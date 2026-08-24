--- v0 (2026-05-09)
+++ v1 (2026-08-24)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:background w:color="FFFFFE">
-    <v:background id="_x0000_s1025" o:bwmode="white" fillcolor="#fffffe">
+    <v:background id="_x0000_s2049" o:bwmode="white" fillcolor="#fffffe">
       <v:fill r:id="rId4" o:title="01_pismo_PM_kolor" type="tile"/>
     </v:background>
   </w:background>
   <w:body>
     <w:p w14:paraId="6A61E79F" w14:textId="77777777" w:rsidR="00E00297" w:rsidRPr="00E00297" w:rsidRDefault="00E00297" w:rsidP="00E00297">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:before="480" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E00297">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
@@ -500,50 +500,52 @@
       <w:r w:rsidRPr="00E00297">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07DC857B" w14:textId="77777777" w:rsidR="009831B3" w:rsidRPr="009831B3" w:rsidRDefault="009831B3" w:rsidP="009831B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="480" w:after="360" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="009831B3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>WNIOSEK</w:t>
       </w:r>
       <w:r w:rsidRPr="009831B3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:br/>
         <w:t>o wydanie zaświadczenia o ustaleniu numeru porządkowego</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31F98644" w14:textId="77777777" w:rsidR="009831B3" w:rsidRPr="009831B3" w:rsidRDefault="009831B3" w:rsidP="009831B3">
@@ -1348,472 +1350,95 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">za wydanie zaświadczenia </w:t>
       </w:r>
       <w:r w:rsidRPr="009831B3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- 17 zł</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B7A1901" w14:textId="77777777" w:rsidR="009831B3" w:rsidRDefault="009831B3" w:rsidP="009831B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17CAD53C" w14:textId="73D9F432" w:rsidR="00E00297" w:rsidRPr="00E00297" w:rsidRDefault="00E00297" w:rsidP="009831B3">
-[...19 lines deleted...]
-    <w:p w14:paraId="5B631857" w14:textId="763CABB4" w:rsidR="00E00297" w:rsidRPr="00E00297" w:rsidRDefault="00E00297" w:rsidP="009831B3">
+    <w:p w14:paraId="428CA69A" w14:textId="77777777" w:rsidR="009831B3" w:rsidRDefault="009831B3" w:rsidP="00E00297">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="142" w:hanging="142"/>
-        <w:jc w:val="both"/>
+        <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00297">
-[...95 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="03A9AEA1" w14:textId="225BBF88" w:rsidR="00E00297" w:rsidRDefault="00E00297" w:rsidP="009831B3">
+    <w:p w14:paraId="4E11B1D8" w14:textId="77777777" w:rsidR="00AD2175" w:rsidRDefault="00AD2175" w:rsidP="00E00297">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="142" w:hanging="142"/>
-        <w:jc w:val="both"/>
+        <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00297">
-[...127 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6E3EEA2E" w14:textId="1B52E6F0" w:rsidR="00E00297" w:rsidRDefault="00E00297" w:rsidP="009831B3">
+    <w:p w14:paraId="1A5025EB" w14:textId="77777777" w:rsidR="00AD2175" w:rsidRDefault="00AD2175" w:rsidP="00E00297">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="142" w:hanging="142"/>
+        <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00297">
-[...119 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="39D6A752" w14:textId="4BA10A91" w:rsidR="00E00297" w:rsidRDefault="00E00297" w:rsidP="009831B3">
+    <w:p w14:paraId="09E82A7A" w14:textId="77777777" w:rsidR="00AD2175" w:rsidRDefault="00AD2175" w:rsidP="00E00297">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="142" w:hanging="142"/>
+        <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="428CA69A" w14:textId="77777777" w:rsidR="009831B3" w:rsidRDefault="009831B3" w:rsidP="00E00297">
+    <w:p w14:paraId="16100938" w14:textId="77777777" w:rsidR="00AD2175" w:rsidRDefault="00AD2175" w:rsidP="00E00297">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F176444" w14:textId="77777777" w:rsidR="00E00297" w:rsidRPr="00E00297" w:rsidRDefault="00E00297" w:rsidP="00E00297">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4536"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2202,51 +1827,50 @@
         <w:tblCellMar>
           <w:top w:w="37" w:type="dxa"/>
           <w:left w:w="109" w:type="dxa"/>
           <w:right w:w="64" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2817"/>
         <w:gridCol w:w="7626"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E00297" w:rsidRPr="00E00297" w14:paraId="7FC690BC" w14:textId="77777777" w:rsidTr="001F1D7D">
         <w:trPr>
           <w:trHeight w:val="514"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10443" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10614CA8" w14:textId="77777777" w:rsidR="00E00297" w:rsidRPr="00E00297" w:rsidRDefault="00E00297" w:rsidP="00E00297">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="28"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="00E00297">
@@ -2297,153 +1921,151 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="5"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E00297" w:rsidRPr="00E00297" w14:paraId="17F5D0F7" w14:textId="77777777" w:rsidTr="001F1D7D">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2817" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FAB75FA" w14:textId="77777777" w:rsidR="00E00297" w:rsidRPr="00E00297" w:rsidRDefault="00E00297" w:rsidP="00E00297">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:ind w:right="79"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Administrator danych </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7626" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FD9F76C" w14:textId="77777777" w:rsidR="00E00297" w:rsidRPr="00E00297" w:rsidRDefault="00E00297" w:rsidP="00E00297">
+          <w:p w14:paraId="6FD9F76C" w14:textId="703F300F" w:rsidR="00E00297" w:rsidRPr="00E00297" w:rsidRDefault="00E00297" w:rsidP="00E00297">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:ind w:right="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Prezydent Miasta</w:t>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E00297">
-[...5 lines deleted...]
-              <w:t>Żory,  ul.</w:t>
+            <w:r w:rsidR="00510EC5" w:rsidRPr="00E00297">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Żory, ul.</w:t>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Aleja Wojska Polskiego 25, 44-240 Żory</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E00297" w:rsidRPr="00E00297" w14:paraId="5D1A0AE1" w14:textId="77777777" w:rsidTr="001F1D7D">
         <w:trPr>
           <w:trHeight w:val="724"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2817" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C5E4868" w14:textId="77777777" w:rsidR="00E00297" w:rsidRPr="00E00297" w:rsidRDefault="00E00297" w:rsidP="00E00297">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Inspektor</w:t>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -2482,142 +2104,155 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Danych</w:t>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Osobowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7626" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="580C8BDB" w14:textId="7EF3C1D4" w:rsidR="00E00297" w:rsidRPr="00E00297" w:rsidRDefault="00E00297" w:rsidP="00E00297">
+          <w:p w14:paraId="580C8BDB" w14:textId="07471D44" w:rsidR="00E00297" w:rsidRPr="00E00297" w:rsidRDefault="00E00297" w:rsidP="00E00297">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:ind w:right="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">adres e-mail: </w:t>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>iod@um.zory.pl |</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E00297">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">telefon:  </w:t>
+            <w:r w:rsidR="00510EC5" w:rsidRPr="00E00297">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>telefon: 32</w:t>
             </w:r>
             <w:r w:rsidR="00CC1EF7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>32 43 48 118</w:t>
-[...2 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+              <w:t xml:space="preserve"> 43 48 118</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="745E34BC" w14:textId="77777777" w:rsidR="00E00297" w:rsidRPr="00E00297" w:rsidRDefault="00E00297" w:rsidP="00E00297">
+          <w:p w14:paraId="745E34BC" w14:textId="355B2E47" w:rsidR="00E00297" w:rsidRPr="00E00297" w:rsidRDefault="00E00297" w:rsidP="00E00297">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:ind w:right="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">siedziba: </w:t>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Urząd Miasta Żory ul. Rynek 9,  44-240 Żory</w:t>
+              <w:t xml:space="preserve">Urząd Miasta Żory ul. Rynek </w:t>
+            </w:r>
+            <w:r w:rsidR="00510EC5" w:rsidRPr="00E00297">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9, 44</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E00297">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-240 Żory</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E00297" w:rsidRPr="00E00297" w14:paraId="26B80EE5" w14:textId="77777777" w:rsidTr="001F1D7D">
         <w:trPr>
           <w:trHeight w:val="1038"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2817" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B2039DF" w14:textId="77777777" w:rsidR="00E00297" w:rsidRPr="00E00297" w:rsidRDefault="00E00297" w:rsidP="00E00297">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cele i podstawa prawna przetwarzania danych osobowych</w:t>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2667,51 +2302,50 @@
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>w celu realizacji zadań realizowanych przez Prezydenta Miasta, a wynikających z ww. ustaw</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E00297" w:rsidRPr="00E00297" w14:paraId="7432593C" w14:textId="77777777" w:rsidTr="001F1D7D">
         <w:trPr>
           <w:trHeight w:val="546"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2817" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E202E85" w14:textId="77777777" w:rsidR="00E00297" w:rsidRPr="00E00297" w:rsidRDefault="00E00297" w:rsidP="00E00297">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:ind w:right="81"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Odbiorcy</w:t>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
@@ -2945,51 +2579,50 @@
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E00297" w:rsidRPr="00E00297" w14:paraId="35118B77" w14:textId="77777777" w:rsidTr="001F1D7D">
         <w:trPr>
           <w:trHeight w:val="1032"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2817" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A963E8B" w14:textId="77777777" w:rsidR="00E00297" w:rsidRPr="00E00297" w:rsidRDefault="00E00297" w:rsidP="00E00297">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Okres przechowywania danych</w:t>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -3004,51 +2637,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>osobowych</w:t>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7626" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00EA3C22" w14:textId="77777777" w:rsidR="00E00297" w:rsidRPr="00E00297" w:rsidRDefault="00E00297" w:rsidP="00E00297">
+          <w:p w14:paraId="00EA3C22" w14:textId="73D78167" w:rsidR="00E00297" w:rsidRPr="00E00297" w:rsidRDefault="00E00297" w:rsidP="00E00297">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="1" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dane osobowe będą</w:t>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -3133,51 +2766,67 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>lub w</w:t>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>okresie wyznaczonym  przepisami prawa.</w:t>
+              <w:t xml:space="preserve">okresie </w:t>
+            </w:r>
+            <w:r w:rsidR="00510EC5" w:rsidRPr="00E00297">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>wyznaczonym przepisami</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E00297">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prawa.</w:t>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Po zrealizowaniu celu, dla którego dane zostały</w:t>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -3383,101 +3032,100 @@
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E00297" w:rsidRPr="00E00297" w14:paraId="13685D79" w14:textId="77777777" w:rsidTr="001F1D7D">
         <w:trPr>
           <w:trHeight w:val="556"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2817" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D202706" w14:textId="77777777" w:rsidR="00E00297" w:rsidRPr="00E00297" w:rsidRDefault="00E00297" w:rsidP="00E00297">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Prawa</w:t>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>osób</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7626" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="558611DE" w14:textId="77777777" w:rsidR="00E00297" w:rsidRPr="00E00297" w:rsidRDefault="00E00297" w:rsidP="00E00297">
+          <w:p w14:paraId="558611DE" w14:textId="3F5FAA89" w:rsidR="00E00297" w:rsidRPr="00E00297" w:rsidRDefault="00E00297" w:rsidP="00E00297">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:ind w:left="34" w:right="28"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Każda</w:t>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -3578,67 +3226,59 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>z</w:t>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>uprawnienia do wystąpienia z </w:t>
-[...15 lines deleted...]
-              <w:t>żądaniem</w:t>
+              <w:t xml:space="preserve">uprawnienia do wystąpienia </w:t>
+            </w:r>
+            <w:r w:rsidR="00510EC5" w:rsidRPr="00E00297">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>z żądaniem</w:t>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dostępu do swoich danych osobowych,</w:t>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -3676,51 +3316,50 @@
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>uregulowanych przepisami prawa do usunięcia, ograniczenia ich przetwarzania oraz wniesienia sprzeciwu. Uprawnienie do przenoszenia danych nie przysługuje.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E00297" w:rsidRPr="00E00297" w14:paraId="5DC28DB4" w14:textId="77777777" w:rsidTr="001F1D7D">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2817" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25D6AD0C" w14:textId="77777777" w:rsidR="00E00297" w:rsidRPr="00E00297" w:rsidRDefault="00E00297" w:rsidP="00E00297">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:ind w:right="75"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Prawo do cofnięcia zgody</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3946,51 +3585,50 @@
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E00297" w:rsidRPr="00E00297" w14:paraId="5AE02584" w14:textId="77777777" w:rsidTr="001F1D7D">
         <w:trPr>
           <w:trHeight w:val="691"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2817" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BC32350" w14:textId="77777777" w:rsidR="00E00297" w:rsidRPr="00E00297" w:rsidRDefault="00E00297" w:rsidP="00E00297">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sposoby</w:t>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4151,51 +3789,50 @@
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E00297" w:rsidRPr="00E00297" w14:paraId="61126F8F" w14:textId="77777777" w:rsidTr="001F1D7D">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2817" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="640C1ACF" w14:textId="77777777" w:rsidR="00E00297" w:rsidRPr="00E00297" w:rsidRDefault="00E00297" w:rsidP="00E00297">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Prawo</w:t>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4300,51 +3937,50 @@
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E00297" w:rsidRPr="00E00297" w14:paraId="6E0E65ED" w14:textId="77777777" w:rsidTr="001F1D7D">
         <w:trPr>
           <w:trHeight w:val="885"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2817" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B4EB743" w14:textId="77777777" w:rsidR="00E00297" w:rsidRPr="00E00297" w:rsidRDefault="00E00297" w:rsidP="00E00297">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:ind w:right="247"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Informacja o</w:t>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
@@ -4562,105 +4198,105 @@
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="0" w:line="252" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E00297">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="5"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
       <w:r w:rsidRPr="00E00297">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Realizacja obowiązku informacyjnego w związku z art. 13 Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="008F5787" w:rsidSect="00E00297">
+    <w:sectPr w:rsidR="008F5787" w:rsidSect="00AD2175">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2127" w:right="720" w:bottom="1701" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1835A913" w14:textId="77777777" w:rsidR="000B000D" w:rsidRDefault="000B000D" w:rsidP="00CA4316">
+    <w:p w14:paraId="6CDA22C1" w14:textId="77777777" w:rsidR="009A466F" w:rsidRDefault="009A466F" w:rsidP="00CA4316">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74E5EE1D" w14:textId="77777777" w:rsidR="000B000D" w:rsidRDefault="000B000D" w:rsidP="00CA4316">
+    <w:p w14:paraId="0E87538B" w14:textId="77777777" w:rsidR="009A466F" w:rsidRDefault="009A466F" w:rsidP="00CA4316">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="151802128"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
@@ -4677,51 +4313,51 @@
           </w:rPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="47C69AB1" w14:textId="77777777" w:rsidR="00E00297" w:rsidRDefault="00E00297" w:rsidP="00E00297">
             <w:pPr>
               <w:pStyle w:val="Stopka"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Wydział Geodezji, Kartografii i Katastru</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5668DE26" w14:textId="4630D53B" w:rsidR="00E00297" w:rsidRPr="00E00297" w:rsidRDefault="00E00297" w:rsidP="00E00297">
+          <w:p w14:paraId="5668DE26" w14:textId="2B0EE03A" w:rsidR="00E00297" w:rsidRPr="00E00297" w:rsidRDefault="00E00297" w:rsidP="00E00297">
             <w:pPr>
               <w:pStyle w:val="Stopka"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Referat do spraw rozgraniczeń i podziałów</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4741,139 +4377,139 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Strona </w:t>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText>PAGE</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FE57A8">
+            <w:r w:rsidR="00B34121">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> z </w:t>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText>NUMPAGES</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FE57A8">
+            <w:r w:rsidR="00B34121">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00E00297">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="5DD30627" w14:textId="77777777" w:rsidR="00CA4316" w:rsidRPr="00E00297" w:rsidRDefault="00CA4316">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E9CBE69" w14:textId="77777777" w:rsidR="000B000D" w:rsidRDefault="000B000D" w:rsidP="00CA4316">
+    <w:p w14:paraId="55A00EF0" w14:textId="77777777" w:rsidR="009A466F" w:rsidRDefault="009A466F" w:rsidP="00CA4316">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52948C0D" w14:textId="77777777" w:rsidR="000B000D" w:rsidRDefault="000B000D" w:rsidP="00CA4316">
+    <w:p w14:paraId="119A2BAD" w14:textId="77777777" w:rsidR="009A466F" w:rsidRDefault="009A466F" w:rsidP="00CA4316">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D25035E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AAD8B13C"/>
     <w:lvl w:ilvl="0" w:tplc="066A8E76">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="318"/>
       </w:pPr>
@@ -5068,102 +4704,111 @@
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
+  <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA4316"/>
     <w:rsid w:val="00065701"/>
     <w:rsid w:val="000B000D"/>
     <w:rsid w:val="004836C0"/>
+    <w:rsid w:val="00510EC5"/>
     <w:rsid w:val="00682678"/>
     <w:rsid w:val="008622BD"/>
     <w:rsid w:val="008777F6"/>
     <w:rsid w:val="008E723C"/>
     <w:rsid w:val="008F5787"/>
     <w:rsid w:val="009831B3"/>
+    <w:rsid w:val="009A466F"/>
+    <w:rsid w:val="00AD2175"/>
+    <w:rsid w:val="00B34121"/>
     <w:rsid w:val="00CA4316"/>
     <w:rsid w:val="00CC1EF7"/>
+    <w:rsid w:val="00D974CA"/>
     <w:rsid w:val="00DE5F44"/>
     <w:rsid w:val="00E00297"/>
     <w:rsid w:val="00FE57A8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="00C66C33"/>
   <w15:docId w15:val="{9216038A-406F-4BDB-ACFA-AD0FFD48DA94}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -5921,78 +5566,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED56D340-3309-4BA1-B6BF-3AA76A3C9D31}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED866CEA-1004-4088-88B3-D30032971F1B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>731</Words>
-  <Characters>4386</Characters>
+  <Words>694</Words>
+  <Characters>4167</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5107</CharactersWithSpaces>
+  <CharactersWithSpaces>4852</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>