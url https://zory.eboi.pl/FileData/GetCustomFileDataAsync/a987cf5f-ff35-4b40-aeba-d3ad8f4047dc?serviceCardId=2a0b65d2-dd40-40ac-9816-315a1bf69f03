--- v0 (2026-06-21)
+++ v1 (2026-08-13)
@@ -1,58 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="PNG" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w14:paraId="3EA6E7E3" w14:textId="0A6CF0F6" w:rsidR="005F5A75" w:rsidRPr="00342038" w:rsidRDefault="00A2216F" w:rsidP="00411A71">
+    <w:p w14:paraId="3AE77655" w14:textId="77777777" w:rsidR="00C05C2E" w:rsidRDefault="00C05C2E" w:rsidP="00411A71">
+      <w:pPr>
+        <w:pStyle w:val="Tekstblokowy"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8055"/>
+        </w:tabs>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EA6E7E3" w14:textId="03BB137E" w:rsidR="005F5A75" w:rsidRPr="00342038" w:rsidRDefault="00A2216F" w:rsidP="00411A71">
       <w:pPr>
         <w:pStyle w:val="Tekstblokowy"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8055"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342038">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -100,51 +120,51 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="18FE4F7C" id="Łącznik prosty 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,24.55pt" to="279pt,24.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWGWXA4QEAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAUvBfoPxC815LtOi0EyznESC9d&#10;gi4fQHORCHADyVjy3/eRlKWkLVAgyIWiyDfzZkZP+9tRK3TmPkhrWrxe1RhxQy2Tpmvxr5/37z5i&#10;FCIxjChreIsvPODbw9s3+8E1fGN7qxj3CEhMaAbX4j5G11RVoD3XJKys4wYuhfWaRHj1XcU8GYBd&#10;q2pT1zfVYD1z3lIeApweyyU+ZH4hOI3fhAg8ItVi0Bbz6vN6Smt12JOm88T1kk4yyAtUaCINNJ2p&#10;jiQS9OjlX1RaUm+DFXFFra6sEJLy7AHcrOs/3PzoiePZC4QT3BxTeD1a+vV8Zx48xDC40AT34JOL&#10;UXidnqAPjTmsyxwWHyOicLjdvd9ua8iUXu+qBeh8iJ+41ShtWqykST5IQ86fQ4RmUHotScfKoKHF&#10;N9tdotOOtTiYLgOCVZLdS6VSWZ4Kfqc8OhP4nqdunWvUo/5iWTn7sKtBU+kwl+d+z5hS8yMJfQEx&#10;2E0YZVIjnidnkroEk3fxonjR/J0LJBlEsSlS08wu6gil3MT1zAvVCSbAywys/w+c6hdVM7iYn00W&#10;K8+7Fh/XztbEGaylsf5f3eN4lSxKPYT3xHfaniy75JHJFzCYOd/pJ0qT//Q9w5df/fAbAAD//wMA&#10;UEsDBBQABgAIAAAAIQBOYtbr3AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tZW4UaeUojbEqVClqlxyICAhbm68JFHjdWQ7acrXs4gDHGdmNfM22062EyP60DpSsJgnIJAqZ1qq&#10;Fby97m/XIELUZHTnCBVcMMA2v77KdGrcmV5wLGMtuIRCqhU0MfaplKFq0Oowdz0SZ5/OWx1Z+loa&#10;r89cbjt5lyQP0uqWeKHRPe4arE7lYBU8F/Re+MPoij2F3cZ+LYfyY6nUzWx6egQRcYp/x/CDz+iQ&#10;M9PRDWSC6BTwI1HB/WYBgtPVas3G8deQeSb/4+ffAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAFYZZcDhAQAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAE5i1uvcAAAABgEAAA8AAAAAAAAAAAAAAAAAOwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAABEBQAAAAA=&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
+              <v:line w14:anchorId="18BFCD97" id="Łącznik prosty 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,24.55pt" to="279pt,24.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWGWXA4QEAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAUvBfoPxC815LtOi0EyznESC9d&#10;gi4fQHORCHADyVjy3/eRlKWkLVAgyIWiyDfzZkZP+9tRK3TmPkhrWrxe1RhxQy2Tpmvxr5/37z5i&#10;FCIxjChreIsvPODbw9s3+8E1fGN7qxj3CEhMaAbX4j5G11RVoD3XJKys4wYuhfWaRHj1XcU8GYBd&#10;q2pT1zfVYD1z3lIeApweyyU+ZH4hOI3fhAg8ItVi0Bbz6vN6Smt12JOm88T1kk4yyAtUaCINNJ2p&#10;jiQS9OjlX1RaUm+DFXFFra6sEJLy7AHcrOs/3PzoiePZC4QT3BxTeD1a+vV8Zx48xDC40AT34JOL&#10;UXidnqAPjTmsyxwWHyOicLjdvd9ua8iUXu+qBeh8iJ+41ShtWqykST5IQ86fQ4RmUHotScfKoKHF&#10;N9tdotOOtTiYLgOCVZLdS6VSWZ4Kfqc8OhP4nqdunWvUo/5iWTn7sKtBU+kwl+d+z5hS8yMJfQEx&#10;2E0YZVIjnidnkroEk3fxonjR/J0LJBlEsSlS08wu6gil3MT1zAvVCSbAywys/w+c6hdVM7iYn00W&#10;K8+7Fh/XztbEGaylsf5f3eN4lSxKPYT3xHfaniy75JHJFzCYOd/pJ0qT//Q9w5df/fAbAAD//wMA&#10;UEsDBBQABgAIAAAAIQBOYtbr3AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tZW4UaeUojbEqVClqlxyICAhbm68JFHjdWQ7acrXs4gDHGdmNfM22062EyP60DpSsJgnIJAqZ1qq&#10;Fby97m/XIELUZHTnCBVcMMA2v77KdGrcmV5wLGMtuIRCqhU0MfaplKFq0Oowdz0SZ5/OWx1Z+loa&#10;r89cbjt5lyQP0uqWeKHRPe4arE7lYBU8F/Re+MPoij2F3cZ+LYfyY6nUzWx6egQRcYp/x/CDz+iQ&#10;M9PRDWSC6BTwI1HB/WYBgtPVas3G8deQeSb/4+ffAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAFYZZcDhAQAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAE5i1uvcAAAABgEAAA8AAAAAAAAAAAAAAAAAOwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAABEBQAAAAA=&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
                 <v:stroke dashstyle="dash"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00342038">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DBAABF7" wp14:editId="54DA169B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4572000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>313055</wp:posOffset>
@@ -183,51 +203,51 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="42FDE9B4" id="Łącznik prosty 5" o:spid="_x0000_s1026" style="position:absolute;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="5in,24.65pt" to="522pt,24.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTQ1f84QEAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LdOikEyznESC99&#10;BH18AE0uJQJ8gWQs+e+7pGwpaQsUKHqhKHJndma02t2NRpMThKicbel6VVMCljuhbNfSH98f3ryn&#10;JCZmBdPOQkvPEOnd/vWr3eAb2LjeaQGBIImNzeBb2qfkm6qKvAfD4sp5sHgpXTAs4WvoKhHYgOxG&#10;V5u6vqkGF4QPjkOMeHqYLum+8EsJPH2RMkIiuqWoLZU1lPWY12q/Y00XmO8Vv8hg/6DCMGWx6Ux1&#10;YImRp6B+ozKKBxedTCvuTOWkVByKB3Szrn9x861nHooXDCf6Oab4/2j559O9fQwYw+BjE/1jyC5G&#10;GUx+oj4ylrDOc1gwJsLxcFNvb9/VmCm/3lUL0IeYPoAzJG9aqpXNPljDTh9jwmZYei3Jx9qSoaU3&#10;b7eZznjR0mi7AohOK/GgtM5lZSrgXgdyYvg9j9261Ogn88mJ6ex2W6OmqcNcXvq9YMrNDyz2E0jg&#10;7oLRNjeCMjkXqUswZZfOGibNX0ESJXIUk9Q8s4s6xjnYtJ55sTrDJHqZgfXfgZf6RdUMnszPJicr&#10;L7tOPq6dnU0z2Cjrwp+6p/EqWU71GN4z33l7dOJcRqZc4GCWfC8/UZ785+8Fvvzq+58AAAD//wMA&#10;UEsDBBQABgAIAAAAIQD6wlO93QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BSsQwEIbvgu8Q&#10;RvDmptqibm26yMKilx6sgnjLNmNbbCYlSbvVp3cWD+tx/vn55ptis9hBzOhD70jB9SoBgdQ401Or&#10;4O11d3UPIkRNRg+OUME3BtiU52eFzo070AvOdWwFQyjkWkEX45hLGZoOrQ4rNyLx7tN5qyOPvpXG&#10;6wPD7SBvkuRWWt0TX+j0iNsOm696sgqeK3qv/NPsqh2F7dr+pFP9kSp1ebE8PoCIuMRTGY76rA4l&#10;O+3dRCaIQcEd47mqIFunII6FJMs42f8lsizk/xfKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDTQ1f84QEAADIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQD6wlO93QAAAAoBAAAPAAAAAAAAAAAAAAAAADsEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAARQUAAAAA&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
+              <v:line w14:anchorId="37DA74C8" id="Łącznik prosty 5" o:spid="_x0000_s1026" style="position:absolute;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="5in,24.65pt" to="522pt,24.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTQ1f84QEAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LdOikEyznESC99&#10;BH18AE0uJQJ8gWQs+e+7pGwpaQsUKHqhKHJndma02t2NRpMThKicbel6VVMCljuhbNfSH98f3ryn&#10;JCZmBdPOQkvPEOnd/vWr3eAb2LjeaQGBIImNzeBb2qfkm6qKvAfD4sp5sHgpXTAs4WvoKhHYgOxG&#10;V5u6vqkGF4QPjkOMeHqYLum+8EsJPH2RMkIiuqWoLZU1lPWY12q/Y00XmO8Vv8hg/6DCMGWx6Ux1&#10;YImRp6B+ozKKBxedTCvuTOWkVByKB3Szrn9x861nHooXDCf6Oab4/2j559O9fQwYw+BjE/1jyC5G&#10;GUx+oj4ylrDOc1gwJsLxcFNvb9/VmCm/3lUL0IeYPoAzJG9aqpXNPljDTh9jwmZYei3Jx9qSoaU3&#10;b7eZznjR0mi7AohOK/GgtM5lZSrgXgdyYvg9j9261Ogn88mJ6ex2W6OmqcNcXvq9YMrNDyz2E0jg&#10;7oLRNjeCMjkXqUswZZfOGibNX0ESJXIUk9Q8s4s6xjnYtJ55sTrDJHqZgfXfgZf6RdUMnszPJicr&#10;L7tOPq6dnU0z2Cjrwp+6p/EqWU71GN4z33l7dOJcRqZc4GCWfC8/UZ785+8Fvvzq+58AAAD//wMA&#10;UEsDBBQABgAIAAAAIQD6wlO93QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BSsQwEIbvgu8Q&#10;RvDmptqibm26yMKilx6sgnjLNmNbbCYlSbvVp3cWD+tx/vn55ptis9hBzOhD70jB9SoBgdQ401Or&#10;4O11d3UPIkRNRg+OUME3BtiU52eFzo070AvOdWwFQyjkWkEX45hLGZoOrQ4rNyLx7tN5qyOPvpXG&#10;6wPD7SBvkuRWWt0TX+j0iNsOm696sgqeK3qv/NPsqh2F7dr+pFP9kSp1ebE8PoCIuMRTGY76rA4l&#10;O+3dRCaIQcEd47mqIFunII6FJMs42f8lsizk/xfKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDTQ1f84QEAADIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQD6wlO93QAAAAoBAAAPAAAAAAAAAAAAAAAAADsEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAARQUAAAAA&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
                 <v:stroke dashstyle="dash"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0030797B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00411A71">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
@@ -419,51 +439,51 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="3E576AC6" id="Łącznik prosty 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251646976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,.05pt" to="225pt,.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAloaQx4gEAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JdOA0EyznESC99&#10;BG36ATS5lAjwBZKx5L/vkrKlpC1QoOiFosid2ZnRanc3Gk1OEKJytqXrVU0JWO6Esl1Lfzw9vLul&#10;JCZmBdPOQkvPEOnd/u2b3eAb2LjeaQGBIImNzeBb2qfkm6qKvAfD4sp5sHgpXTAs4WvoKhHYgOxG&#10;V5u6vqkGF4QPjkOMeHqYLum+8EsJPH2VMkIiuqWoLZU1lPWY12q/Y00XmO8Vv8hg/6DCMGWx6Ux1&#10;YImR56B+ozKKBxedTCvuTOWkVByKB3Szrn9x871nHooXDCf6Oab4/2j5l9O9fQwYw+BjE/1jyC5G&#10;GUx+oj4ylrDOc1gwJsLxcHO7/bCtMVN+vasWoA8xfQRnSN60VCubfbCGnT7FhM2w9FqSj7UlQ0tv&#10;3m8znfGipdF2BRCdVuJBaZ3LylTAvQ7kxPB7Hrt1qdHP5rMT01mWVL4qdpjLS79XTLn5gcV+Agnc&#10;5UlAjLa5EZTJuUhdgim7dNYwaf4GkiiRo5ik5pld1DHOwab1zIvVGSbRywys/w681C+qZvBkfjY5&#10;WXnddfJx7exsmsFGWRf+1D2NV8lyqsdYXvjO26MT5zIy5QIHsyR3+Yny5L98L/DlV9//BAAA//8D&#10;AFBLAwQUAAYACAAAACEA9CKgidcAAAACAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8&#10;Q2QkbizdBoiVptM0aYJLDxQktFvWmLZa41RJ2hWeHvcEx8+/9ftztp1sJ0b0oXWkYLlIQCBVzrRU&#10;K/h4P9w9gQhRk9GdI1TwjQG2+fVVplPjLvSGYxlrwSUUUq2gibFPpQxVg1aHheuROPty3urI6Gtp&#10;vL5wue3kKkkepdUt8YVG97hvsDqXg1XwWtBn4V9GVxwo7Df2Zz2Ux7VStzfT7hlExCn+LcOsz+qQ&#10;s9PJDWSC6BTwI3GeCs7uHxLG04wyz+R/9fwXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;JaGkMeIBAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA9CKgidcAAAACAQAADwAAAAAAAAAAAAAAAAA8BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
+              <v:line w14:anchorId="2D73C787" id="Łącznik prosty 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251646976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,.05pt" to="225pt,.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAloaQx4gEAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JdOA0EyznESC99&#10;BG36ATS5lAjwBZKx5L/vkrKlpC1QoOiFosid2ZnRanc3Gk1OEKJytqXrVU0JWO6Esl1Lfzw9vLul&#10;JCZmBdPOQkvPEOnd/u2b3eAb2LjeaQGBIImNzeBb2qfkm6qKvAfD4sp5sHgpXTAs4WvoKhHYgOxG&#10;V5u6vqkGF4QPjkOMeHqYLum+8EsJPH2VMkIiuqWoLZU1lPWY12q/Y00XmO8Vv8hg/6DCMGWx6Ux1&#10;YImR56B+ozKKBxedTCvuTOWkVByKB3Szrn9x871nHooXDCf6Oab4/2j5l9O9fQwYw+BjE/1jyC5G&#10;GUx+oj4ylrDOc1gwJsLxcHO7/bCtMVN+vasWoA8xfQRnSN60VCubfbCGnT7FhM2w9FqSj7UlQ0tv&#10;3m8znfGipdF2BRCdVuJBaZ3LylTAvQ7kxPB7Hrt1qdHP5rMT01mWVL4qdpjLS79XTLn5gcV+Agnc&#10;5UlAjLa5EZTJuUhdgim7dNYwaf4GkiiRo5ik5pld1DHOwab1zIvVGSbRywys/w681C+qZvBkfjY5&#10;WXnddfJx7exsmsFGWRf+1D2NV8lyqsdYXvjO26MT5zIy5QIHsyR3+Yny5L98L/DlV9//BAAA//8D&#10;AFBLAwQUAAYACAAAACEA9CKgidcAAAACAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8&#10;Q2QkbizdBoiVptM0aYJLDxQktFvWmLZa41RJ2hWeHvcEx8+/9ftztp1sJ0b0oXWkYLlIQCBVzrRU&#10;K/h4P9w9gQhRk9GdI1TwjQG2+fVVplPjLvSGYxlrwSUUUq2gibFPpQxVg1aHheuROPty3urI6Gtp&#10;vL5wue3kKkkepdUt8YVG97hvsDqXg1XwWtBn4V9GVxwo7Df2Zz2Ux7VStzfT7hlExCn+LcOsz+qQ&#10;s9PJDWSC6BTwI3GeCs7uHxLG04wyz+R/9fwXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;JaGkMeIBAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA9CKgidcAAAACAQAADwAAAAAAAAAAAAAAAAA8BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
                 <v:stroke dashstyle="dash"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00DF53ED" w:rsidRPr="000975C4">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004953EF" w:rsidRPr="000975C4">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>(adres)</w:t>
       </w:r>
     </w:p>
@@ -527,51 +547,51 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="7131D9BB" id="Łącznik prosty 6" o:spid="_x0000_s1026" style="position:absolute;z-index:251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,13.65pt" to="180pt,13.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCyYS4AEAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JdxA0EyznESC99&#10;BG36ATS5lAjwBZKx5L/vkrKlpC1QoOiFosid2ZnRanc3Gk1OEKJytqXrVU0JWO6Esl1Lfzw9vLul&#10;JCZmBdPOQkvPEOnd/u2b3eAb2LjeaQGBIImNzeBb2qfkm6qKvAfD4sp5sHgpXTAs4WvoKhHYgOxG&#10;V5u63laDC8IHxyFGPD1Ml3Rf+KUEnr5KGSER3VLUlsoaynrMa7XfsaYLzPeKX2Swf1BhmLLYdKY6&#10;sMTIc1C/URnFg4tOphV3pnJSKg7FA7pZ17+4+d4zD8ULhhP9HFP8f7T8y+nePgaMYfCxif4xZBej&#10;DCY/UR8ZS1jnOSwYE+F4uNncbusaM+XXu2oB+hDTR3CG5E1LtbLZB2vY6VNM2AxLryX5WFsytHT7&#10;/ibTGS9aGm1XANFpJR6U1rmsTAXc60BODL/nsVuXGv1sPjsxnX24yZqmDnN56feKKTc/sNhPIIG7&#10;C0bb3AjK5FykLsGUXTprmDR/A0mUyFFMUvPMLuoY52DTeubF6gyT6GUG1n8HXuoXVTN4Mj+bnKy8&#10;7jr5uHZ2Ns1go6wLf+qexqtkOdVjeC985+3RiXMZmXKBg1nyvfxEefJfvhf48qvvfwIAAP//AwBQ&#10;SwMEFAAGAAgAAAAhALGfZlPbAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe9C/8My&#10;BW920waqxmxKKRS95GAqiLdtdkyC2dmwu0mjv94RD3p87w3vfZPvZtuLCX3oHClYrxIQSLUzHTUK&#10;Xk7HmzsQIWoyuneECj4xwK5YXOU6M+5CzzhVsRFcQiHTCtoYh0zKULdodVi5AYmzd+etjix9I43X&#10;Fy63vdwkyVZa3REvtHrAQ4v1RzVaBU8lvZb+cXLlkcLh3n6lY/WWKnW9nPcPICLO8e8YfvAZHQpm&#10;OruRTBC9An4kKtjcpiA4TbcJG+dfQxa5/I9ffAMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQBkCyYS4AEAADIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQCxn2ZT2wAAAAYBAAAPAAAAAAAAAAAAAAAAADoEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAQgUAAAAA&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
+              <v:line w14:anchorId="48EF23F2" id="Łącznik prosty 6" o:spid="_x0000_s1026" style="position:absolute;z-index:251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,13.65pt" to="180pt,13.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCyYS4AEAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JdxA0EyznESC99&#10;BG36ATS5lAjwBZKx5L/vkrKlpC1QoOiFosid2ZnRanc3Gk1OEKJytqXrVU0JWO6Esl1Lfzw9vLul&#10;JCZmBdPOQkvPEOnd/u2b3eAb2LjeaQGBIImNzeBb2qfkm6qKvAfD4sp5sHgpXTAs4WvoKhHYgOxG&#10;V5u63laDC8IHxyFGPD1Ml3Rf+KUEnr5KGSER3VLUlsoaynrMa7XfsaYLzPeKX2Swf1BhmLLYdKY6&#10;sMTIc1C/URnFg4tOphV3pnJSKg7FA7pZ17+4+d4zD8ULhhP9HFP8f7T8y+nePgaMYfCxif4xZBej&#10;DCY/UR8ZS1jnOSwYE+F4uNncbusaM+XXu2oB+hDTR3CG5E1LtbLZB2vY6VNM2AxLryX5WFsytHT7&#10;/ibTGS9aGm1XANFpJR6U1rmsTAXc60BODL/nsVuXGv1sPjsxnX24yZqmDnN56feKKTc/sNhPIIG7&#10;C0bb3AjK5FykLsGUXTprmDR/A0mUyFFMUvPMLuoY52DTeubF6gyT6GUG1n8HXuoXVTN4Mj+bnKy8&#10;7jr5uHZ2Ns1go6wLf+qexqtkOdVjeC985+3RiXMZmXKBg1nyvfxEefJfvhf48qvvfwIAAP//AwBQ&#10;SwMEFAAGAAgAAAAhALGfZlPbAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe9C/8My&#10;BW920waqxmxKKRS95GAqiLdtdkyC2dmwu0mjv94RD3p87w3vfZPvZtuLCX3oHClYrxIQSLUzHTUK&#10;Xk7HmzsQIWoyuneECj4xwK5YXOU6M+5CzzhVsRFcQiHTCtoYh0zKULdodVi5AYmzd+etjix9I43X&#10;Fy63vdwkyVZa3REvtHrAQ4v1RzVaBU8lvZb+cXLlkcLh3n6lY/WWKnW9nPcPICLO8e8YfvAZHQpm&#10;OruRTBC9An4kKtjcpiA4TbcJG+dfQxa5/I9ffAMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQBkCyYS4AEAADIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQCxn2ZT2wAAAAYBAAAPAAAAAAAAAAAAAAAAADoEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAQgUAAAAA&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
                 <v:stroke dashstyle="dash"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00DF53ED" w:rsidRPr="000975C4">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0030797B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="613D9FEF" w14:textId="77777777" w:rsidR="004953EF" w:rsidRPr="000975C4" w:rsidRDefault="004953EF" w:rsidP="00A2216F">
@@ -841,51 +861,51 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="04F19C86" id="Łącznik prosty 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="182.5pt,24.4pt" to="283.15pt,24.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKmbyj6QEAADUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IcODEEyznESC99&#10;BG36ATS5tAjwBZKx7L/vkrKlpC1QoOiFIpc7uzOj5eb+ZDQ5QojK2Y42i5oSsNwJZQ8d/fH8+GFN&#10;SUzMCqadhY6eIdL77ft3m8G3sHS90wICwSI2toPvaJ+Sb6sq8h4MiwvnweKldMGwhMdwqERgA1Y3&#10;ulrW9W01uCB8cBxixOhuvKTbUl9K4OmrlBES0R1Fbqmsoaz7vFbbDWsPgfle8QsN9g8sDFMWm06l&#10;diwx8hLUb6WM4sFFJ9OCO1M5KRWHogHVNPUvar73zEPRguZEP9kU/19Z/uX4YJ8C2jD42Eb/FLKK&#10;kwwmf5EfORWzzpNZcEqEY7BZ3q2XqxUlHO9u1k3xspqxPsT0EZwhedNRrWyWwlp2/BQT9sPUa0oO&#10;a0uGjt7erPAvceNFR6M9FEB0WolHpXVOK4MBDzqQI8Nfuj80JUe/mM9OjLG7VV1fyUzppd+bSrn5&#10;jsV+BAnc5WFAVtrmRlCG50J19qbs0lnDyPkbSKIEurEcqeaxndkxzsGmZqqL2RkmUcsErP8OvOTP&#10;rCbwKH4SOUp523XUce3sbJrARlkX/tQ9na6U5ZiPtrzSnbd7J85lasoFzmZx7vKO8vC/Phf4/Nq3&#10;PwEAAP//AwBQSwMEFAAGAAgAAAAhAFWknzjfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAMhu9IvENkJG4shW7VVppOaNIElx4oSIhb1pi2onGqJO0KT485wdH2r9/fV+wXO4gZfegdKbhd&#10;JSCQGmd6ahW8vhxvtiBC1GT04AgVfGGAfXl5UejcuDM941zHVnAJhVwr6GIccylD06HVYeVGJL59&#10;OG915NG30nh95nI7yLskyaTVPfGHTo946LD5rCer4Kmit8o/zq46Ujjs7Hc61e+pUtdXy8M9iIhL&#10;/AvDLz6jQ8lMJzeRCWJQkGYbdokK1ltW4MAmy1IQJ17s1iDLQv43KH8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAypm8o+kBAAA1BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAVaSfON8AAAAJAQAADwAAAAAAAAAAAAAAAABDBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAE8FAAAAAA==&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
+              <v:line w14:anchorId="45969720" id="Łącznik prosty 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="182.5pt,24.4pt" to="283.15pt,24.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKmbyj6QEAADUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IcODEEyznESC99&#10;BG36ATS5tAjwBZKx7L/vkrKlpC1QoOiFIpc7uzOj5eb+ZDQ5QojK2Y42i5oSsNwJZQ8d/fH8+GFN&#10;SUzMCqadhY6eIdL77ft3m8G3sHS90wICwSI2toPvaJ+Sb6sq8h4MiwvnweKldMGwhMdwqERgA1Y3&#10;ulrW9W01uCB8cBxixOhuvKTbUl9K4OmrlBES0R1Fbqmsoaz7vFbbDWsPgfle8QsN9g8sDFMWm06l&#10;diwx8hLUb6WM4sFFJ9OCO1M5KRWHogHVNPUvar73zEPRguZEP9kU/19Z/uX4YJ8C2jD42Eb/FLKK&#10;kwwmf5EfORWzzpNZcEqEY7BZ3q2XqxUlHO9u1k3xspqxPsT0EZwhedNRrWyWwlp2/BQT9sPUa0oO&#10;a0uGjt7erPAvceNFR6M9FEB0WolHpXVOK4MBDzqQI8Nfuj80JUe/mM9OjLG7VV1fyUzppd+bSrn5&#10;jsV+BAnc5WFAVtrmRlCG50J19qbs0lnDyPkbSKIEurEcqeaxndkxzsGmZqqL2RkmUcsErP8OvOTP&#10;rCbwKH4SOUp523XUce3sbJrARlkX/tQ9na6U5ZiPtrzSnbd7J85lasoFzmZx7vKO8vC/Phf4/Nq3&#10;PwEAAP//AwBQSwMEFAAGAAgAAAAhAFWknzjfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAMhu9IvENkJG4shW7VVppOaNIElx4oSIhb1pi2onGqJO0KT485wdH2r9/fV+wXO4gZfegdKbhd&#10;JSCQGmd6ahW8vhxvtiBC1GT04AgVfGGAfXl5UejcuDM941zHVnAJhVwr6GIccylD06HVYeVGJL59&#10;OG915NG30nh95nI7yLskyaTVPfGHTo946LD5rCer4Kmit8o/zq46Ujjs7Hc61e+pUtdXy8M9iIhL&#10;/AvDLz6jQ8lMJzeRCWJQkGYbdokK1ltW4MAmy1IQJ17s1iDLQv43KH8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAypm8o+kBAAA1BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAVaSfON8AAAAJAQAADwAAAAAAAAAAAAAAAABDBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAE8FAAAAAA==&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
                 <v:stroke dashstyle="dash"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F07D801" wp14:editId="3368C1A8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4495165</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>306705</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1079500" cy="0"/>
@@ -922,51 +942,51 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="45595405" id="Łącznik prosty 12" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="353.95pt,24.15pt" to="438.95pt,24.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQPSBW5AEAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JcJGkFyznESC99&#10;BH18AE0uJQJ8gWQs+++7pGwpaQsUCHKhKHJndma02twejSYHCFE529FmVVMCljuhbN/RXz/v332g&#10;JCZmBdPOQkdPEOnt9u2bzehbWLvBaQGBIImN7eg7OqTk26qKfADD4sp5sHgpXTAs4WvoKxHYiOxG&#10;V+u6vq5GF4QPjkOMeLqbLum28EsJPH2TMkIiuqOoLZU1lHWf12q7YW0fmB8UP8tgL1BhmLLYdKba&#10;scTIY1B/URnFg4tOphV3pnJSKg7FA7pp6j/c/BiYh+IFw4l+jim+Hi3/erizDwFjGH1so38I2cVR&#10;BpOfqI8cS1inOSw4JsLxsKlvPl7VmCm/3FUL0IeYPoEzJG86qpXNPljLDp9jwmZYeinJx9qSsaPX&#10;768ynfGio9H2BRCdVuJeaZ3LylTAnQ7kwPB77vum1OhH88WJ6ewGJZWvih3m8tLvGVNuvmNxmEAC&#10;d3kSEKNtbgRlcs5Sl2DKLp00TJq/gyRKYBTrSWqe2UUd4xxsamZerM4wiV5mYP1/4Ll+UTWDJ/Oz&#10;ycnK866Tj0tnZ9MMNsq68K/u6XiRLKd6jOWJ77zdO3EqI1MucDBLcuefKE/+0/cCX3717W8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCEtC8S3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SHuHyJO4sZQV0a5rOk2TJrj0QEFC3LLGaysap0rSrvD0ZOIAR//+9Ptzvpt1zya0rjMk4H4VAUOq&#10;jeqoEfD2erxLgTkvScneEAr4Qge7YnGTy0yZC73gVPmGhRJymRTQej9knLu6RS3dygxIYXc2Vksf&#10;RttwZeUllOuer6PokWvZUbjQygEPLdaf1agFPJf0XtqnyZRHcoeN/o7H6iMW4nY577fAPM7+D4ar&#10;flCHIjidzEjKsV5AEiWbgAp4SGNgAUiTa3D6DXiR8/8fFD8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAUD0gVuQBAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAhLQvEt4AAAAJAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
+              <v:line w14:anchorId="3BE6AB55" id="Łącznik prosty 12" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="353.95pt,24.15pt" to="438.95pt,24.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQPSBW5AEAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JcJGkFyznESC99&#10;BH18AE0uJQJ8gWQs+++7pGwpaQsUCHKhKHJndma02twejSYHCFE529FmVVMCljuhbN/RXz/v332g&#10;JCZmBdPOQkdPEOnt9u2bzehbWLvBaQGBIImN7eg7OqTk26qKfADD4sp5sHgpXTAs4WvoKxHYiOxG&#10;V+u6vq5GF4QPjkOMeLqbLum28EsJPH2TMkIiuqOoLZU1lHWf12q7YW0fmB8UP8tgL1BhmLLYdKba&#10;scTIY1B/URnFg4tOphV3pnJSKg7FA7pp6j/c/BiYh+IFw4l+jim+Hi3/erizDwFjGH1so38I2cVR&#10;BpOfqI8cS1inOSw4JsLxsKlvPl7VmCm/3FUL0IeYPoEzJG86qpXNPljLDp9jwmZYeinJx9qSsaPX&#10;768ynfGio9H2BRCdVuJeaZ3LylTAnQ7kwPB77vum1OhH88WJ6ewGJZWvih3m8tLvGVNuvmNxmEAC&#10;d3kSEKNtbgRlcs5Sl2DKLp00TJq/gyRKYBTrSWqe2UUd4xxsamZerM4wiV5mYP1/4Ll+UTWDJ/Oz&#10;ycnK866Tj0tnZ9MMNsq68K/u6XiRLKd6jOWJ77zdO3EqI1MucDBLcuefKE/+0/cCX3717W8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCEtC8S3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SHuHyJO4sZQV0a5rOk2TJrj0QEFC3LLGaysap0rSrvD0ZOIAR//+9Ptzvpt1zya0rjMk4H4VAUOq&#10;jeqoEfD2erxLgTkvScneEAr4Qge7YnGTy0yZC73gVPmGhRJymRTQej9knLu6RS3dygxIYXc2Vksf&#10;RttwZeUllOuer6PokWvZUbjQygEPLdaf1agFPJf0XtqnyZRHcoeN/o7H6iMW4nY577fAPM7+D4ar&#10;flCHIjidzEjKsV5AEiWbgAp4SGNgAUiTa3D6DXiR8/8fFD8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAUD0gVuQBAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAhLQvEt4AAAAJAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
                 <v:stroke dashstyle="dash"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00DB1649">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B0C05F0" wp14:editId="2FE4AB66">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>683895</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>313055</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="899795" cy="0"/>
@@ -1003,51 +1023,51 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="3DF66B2E" id="Łącznik prosty 11" o:spid="_x0000_s1026" style="position:absolute;z-index:251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="53.85pt,24.65pt" to="124.7pt,24.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC198hb5gEAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JdOIkFyznESC99&#10;BH18AE0uLQJ8gWQs+e+7pGwpaQsUKHqhqOXOzsxyub0fjCYnCFE529LloqYELHdC2WNLf3x/fHdH&#10;SUzMCqadhZaeIdL73ds32943sHKd0wICwSI2Nr1vaZeSb6oq8g4MiwvnweKhdMGwhL/hWInAeqxu&#10;dLWq65uqd0H44DjEiNH9eEh3pb6UwNMXKSMkoluK2lJZQ1kPea12W9YcA/Od4hcZ7B9UGKYskk6l&#10;9iwx8hzUb6WM4sFFJ9OCO1M5KRWH4gHdLOtf3HzrmIfiBZsT/dSm+P/K8s+nB/sUsA29j030TyG7&#10;GGQw+Yv6yFCadZ6aBUMiHIN3m83tZk0Jvx5VM86HmD6AMyRvWqqVzTZYw04fY0IuTL2m5LC2pG/p&#10;zfs13hA3XrQ02mMBRKeVeFRa57QyFPCgAzkxvM7DcVly9LP55MQYu13XdblUZJjSC9+rSpl8z2I3&#10;ggTu8iAgRttMBGVwLlLnvpRdOmsYNX8FSZTATqxGqXlkZ3WMc7BpOdXF7AyT6GUC1n8HXvJnVRN4&#10;ND+ZHK28Zh19XJmdTRPYKOvCn9jTcJUsx3xsywvfeXtw4lwmphzgXJbOXd5QHvyX/wU+v/TdTwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAIoC/A3dAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOg0AQ&#10;hu8mvsNmTLzZxUKsUJbGNGn0wkE0Mb1t2RGI7CxhF4o+vWM86PGf+fLPN/lusb2YcfSdIwW3qwgE&#10;Uu1MR42C15fDzT0IHzQZ3TtCBZ/oYVdcXuQ6M+5MzzhXoRFcQj7TCtoQhkxKX7dotV+5AYl37260&#10;OnAcG2lGfeZy28t1FN1JqzviC60ecN9i/VFNVsFTSW/l+Di78kB+n9qveKqOsVLXV8vDFkTAJfzB&#10;8KPP6lCw08lNZLzoOUebDaMKkjQGwcA6SRMQp9+BLHL5/4PiGwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhALX3yFvmAQAAMQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAIoC/A3dAAAACQEAAA8AAAAAAAAAAAAAAAAAQAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
+              <v:line w14:anchorId="0345818B" id="Łącznik prosty 11" o:spid="_x0000_s1026" style="position:absolute;z-index:251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="53.85pt,24.65pt" to="124.7pt,24.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC198hb5gEAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JdOIkFyznESC99&#10;BH18AE0uLQJ8gWQs+e+7pGwpaQsUKHqhqOXOzsxyub0fjCYnCFE529LloqYELHdC2WNLf3x/fHdH&#10;SUzMCqadhZaeIdL73ds32943sHKd0wICwSI2Nr1vaZeSb6oq8g4MiwvnweKhdMGwhL/hWInAeqxu&#10;dLWq65uqd0H44DjEiNH9eEh3pb6UwNMXKSMkoluK2lJZQ1kPea12W9YcA/Od4hcZ7B9UGKYskk6l&#10;9iwx8hzUb6WM4sFFJ9OCO1M5KRWH4gHdLOtf3HzrmIfiBZsT/dSm+P/K8s+nB/sUsA29j030TyG7&#10;GGQw+Yv6yFCadZ6aBUMiHIN3m83tZk0Jvx5VM86HmD6AMyRvWqqVzTZYw04fY0IuTL2m5LC2pG/p&#10;zfs13hA3XrQ02mMBRKeVeFRa57QyFPCgAzkxvM7DcVly9LP55MQYu13XdblUZJjSC9+rSpl8z2I3&#10;ggTu8iAgRttMBGVwLlLnvpRdOmsYNX8FSZTATqxGqXlkZ3WMc7BpOdXF7AyT6GUC1n8HXvJnVRN4&#10;ND+ZHK28Zh19XJmdTRPYKOvCn9jTcJUsx3xsywvfeXtw4lwmphzgXJbOXd5QHvyX/wU+v/TdTwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAIoC/A3dAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOg0AQ&#10;hu8mvsNmTLzZxUKsUJbGNGn0wkE0Mb1t2RGI7CxhF4o+vWM86PGf+fLPN/lusb2YcfSdIwW3qwgE&#10;Uu1MR42C15fDzT0IHzQZ3TtCBZ/oYVdcXuQ6M+5MzzhXoRFcQj7TCtoQhkxKX7dotV+5AYl37260&#10;OnAcG2lGfeZy28t1FN1JqzviC60ecN9i/VFNVsFTSW/l+Di78kB+n9qveKqOsVLXV8vDFkTAJfzB&#10;8KPP6lCw08lNZLzoOUebDaMKkjQGwcA6SRMQp9+BLHL5/4PiGwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhALX3yFvmAQAAMQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAIoC/A3dAAAACQEAAA8AAAAAAAAAAAAAAAAAQAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
                 <v:stroke dashstyle="dash"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="009A4245">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nr działki:</w:t>
       </w:r>
       <w:r w:rsidR="006767BF">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009C27B8">
@@ -1188,51 +1208,51 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="0DA5181D" id="Łącznik prosty 13" o:spid="_x0000_s1026" style="position:absolute;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="51pt,19.85pt" to="437.15pt,19.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAcLbCe5gEAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Kd5iVYziFGeukj&#10;SNsPoMmlRYAvkIwl/32XlC0lbYEARS8UtdzZmVku13eD0eQAISpnW7pc1JSA5U4ou2/pzx8PH24o&#10;iYlZwbSz0NIjRHq3ef9u3fsGVq5zWkAgWMTGpvct7VLyTVVF3oFhceE8WDyULhiW8DfsKxFYj9WN&#10;rlZ1fVX1LggfHIcYMbodD+mm1JcSePomZYREdEtRWyprKOsur9VmzZp9YL5T/CSD/YMKw5RF0qnU&#10;liVGnoP6o5RRPLjoZFpwZyonpeJQPKCbZf2bm+8d81C8YHOin9oU/19Z/vVwbx8DtqH3sYn+MWQX&#10;gwwmf1EfGUqzjlOzYEiEY/DjbX1xfYPXy89n1Qz0IaZP4AzJm5ZqZbMP1rDD55iQDFPPKTmsLelb&#10;enVxiVfEjRctjXZfANFpJR6U1jmtTAXc60AODO9zt1+WHP1svjgxxq4v67rcKjJM6YXvVaVMvmWx&#10;G0ECd3kSEKNtJoIyOSepc2PKLh01jJqfQBIlsBWrUWqe2Vkd4xxsWk51MTvDJHqZgPXbwFP+rGoC&#10;j+Ynk6OV16yjjzOzs2kCG2Vd+Bt7Gs6S5ZiPbXnhO293ThzLyJQDHMzSudMjypP/8r/A56e++QUA&#10;AP//AwBQSwMEFAAGAAgAAAAhAGASWQjeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNyoQ4Nom8apUKUKLjkQkBA3N94mEfE6sp008PUs4gDHmR3Nvsl3s+3FhD50jhTcLhIQ&#10;SLUzHTUKXl8ON2sQIWoyuneECj4xwK64vMh1ZtyZnnGqYiO4hEKmFbQxDpmUoW7R6rBwAxLfTs5b&#10;HVn6Rhqvz1xue7lMkntpdUf8odUD7lusP6rRKngq6a30j5MrDxT2G/uVjtV7qtT11fywBRFxjn9h&#10;+MFndCiY6ehGMkH0rJMlb4kK0s0KBAfWq7sUxPHXkEUu/y8ovgEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAcLbCe5gEAADIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBgElkI3gAAAAkBAAAPAAAAAAAAAAAAAAAAAEAEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
+              <v:line w14:anchorId="00010F85" id="Łącznik prosty 13" o:spid="_x0000_s1026" style="position:absolute;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="51pt,19.85pt" to="437.15pt,19.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAcLbCe5gEAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Kd5iVYziFGeukj&#10;SNsPoMmlRYAvkIwl/32XlC0lbYEARS8UtdzZmVku13eD0eQAISpnW7pc1JSA5U4ou2/pzx8PH24o&#10;iYlZwbSz0NIjRHq3ef9u3fsGVq5zWkAgWMTGpvct7VLyTVVF3oFhceE8WDyULhiW8DfsKxFYj9WN&#10;rlZ1fVX1LggfHIcYMbodD+mm1JcSePomZYREdEtRWyprKOsur9VmzZp9YL5T/CSD/YMKw5RF0qnU&#10;liVGnoP6o5RRPLjoZFpwZyonpeJQPKCbZf2bm+8d81C8YHOin9oU/19Z/vVwbx8DtqH3sYn+MWQX&#10;gwwmf1EfGUqzjlOzYEiEY/DjbX1xfYPXy89n1Qz0IaZP4AzJm5ZqZbMP1rDD55iQDFPPKTmsLelb&#10;enVxiVfEjRctjXZfANFpJR6U1jmtTAXc60AODO9zt1+WHP1svjgxxq4v67rcKjJM6YXvVaVMvmWx&#10;G0ECd3kSEKNtJoIyOSepc2PKLh01jJqfQBIlsBWrUWqe2Vkd4xxsWk51MTvDJHqZgPXbwFP+rGoC&#10;j+Ynk6OV16yjjzOzs2kCG2Vd+Bt7Gs6S5ZiPbXnhO293ThzLyJQDHMzSudMjypP/8r/A56e++QUA&#10;AP//AwBQSwMEFAAGAAgAAAAhAGASWQjeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNyoQ4Nom8apUKUKLjkQkBA3N94mEfE6sp008PUs4gDHmR3Nvsl3s+3FhD50jhTcLhIQ&#10;SLUzHTUKXl8ON2sQIWoyuneECj4xwK64vMh1ZtyZnnGqYiO4hEKmFbQxDpmUoW7R6rBwAxLfTs5b&#10;HVn6Rhqvz1xue7lMkntpdUf8odUD7lusP6rRKngq6a30j5MrDxT2G/uVjtV7qtT11fywBRFxjn9h&#10;+MFndCiY6ehGMkH0rJMlb4kK0s0KBAfWq7sUxPHXkEUu/y8ovgEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAcLbCe5gEAADIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBgElkI3gAAAAkBAAAPAAAAAAAAAAAAAAAAAEAEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
                 <v:stroke dashstyle="dash"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">własność: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1834FC6B" w14:textId="77777777" w:rsidR="009C27B8" w:rsidRDefault="009C27B8" w:rsidP="001045EE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
@@ -1292,51 +1312,51 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="1825795C" id="Łącznik prosty 14" o:spid="_x0000_s1026" style="position:absolute;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="99.8pt,19.5pt" to="266.15pt,19.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvPeC/5QEAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LsJi0EyznESC99&#10;BH18AE0uJQJ8gWQs+++7pGwpaQsUKHqhqOXOzsxyub07GU2OEKJytqPNqqYELHdC2b6jP74/vHlP&#10;SUzMCqadhY6eIdK73etX29G3sHaD0wICwSI2tqPv6JCSb6sq8gEMiyvnweKhdMGwhL+hr0RgI1Y3&#10;ulrX9W01uiB8cBxixOh+OqS7Ul9K4OmLlBES0R1FbamsoayHvFa7LWv7wPyg+EUG+wcVhimLpHOp&#10;PUuMPAX1WymjeHDRybTizlROSsWheEA3Tf2Lm28D81C8YHOin9sU/19Z/vl4bx8DtmH0sY3+MWQX&#10;JxlM/qI+cirNOs/NglMiHIPrplm/3Wwo4dezagH6ENMHcIbkTUe1stkHa9nxY0xIhqnXlBzWlowd&#10;vd3c4BVx40VHo+0LIDqtxIPSOqeVqYB7HciR4X0e+qbk6CfzyYkp9u6mrsutIsOcXvheVMrkexaH&#10;CSRwlycBMdpmIiiTc5G6NKbs0lnDpPkrSKJEbsUkNc/soo5xDjY1c13MzjCJXmZg/XfgJX9RNYMn&#10;87PJycpL1snHldnZNIONsi78iT2drpLllI9teeY7bw9OnMvIlAMczNK5yyPKk//8v8CXp777CQAA&#10;//8DAFBLAwQUAAYACAAAACEAA1IqUd0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvEMBCF&#10;74L/IYzgzU3d4GJr00UWFr30YBXEW7aZbcs2k9Kk3eqvd8SDHt+bjzfv5dvF9WLGMXSeNNyuEhBI&#10;tbcdNRreXvc39yBCNGRN7wk1fGKAbXF5kZvM+jO94FzFRnAIhcxoaGMcMilD3aIzYeUHJL4d/ehM&#10;ZDk20o7mzOGul+sk2UhnOuIPrRlw12J9qian4bmk93J8mn25p7BL3Zeaqg+l9fXV8vgAIuIS/2D4&#10;qc/VoeBOBz+RDaJnnaYbRjWolDcxcKfWCsTh15BFLv8vKL4BAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEArz3gv+UBAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAA1IqUd0AAAAJAQAADwAAAAAAAAAAAAAAAAA/BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
+              <v:line w14:anchorId="68677409" id="Łącznik prosty 14" o:spid="_x0000_s1026" style="position:absolute;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="99.8pt,19.5pt" to="266.15pt,19.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvPeC/5QEAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LsJi0EyznESC99&#10;BH18AE0uJQJ8gWQs+++7pGwpaQsUKHqhqOXOzsxyub07GU2OEKJytqPNqqYELHdC2b6jP74/vHlP&#10;SUzMCqadhY6eIdK73etX29G3sHaD0wICwSI2tqPv6JCSb6sq8gEMiyvnweKhdMGwhL+hr0RgI1Y3&#10;ulrX9W01uiB8cBxixOh+OqS7Ul9K4OmLlBES0R1FbamsoayHvFa7LWv7wPyg+EUG+wcVhimLpHOp&#10;PUuMPAX1WymjeHDRybTizlROSsWheEA3Tf2Lm28D81C8YHOin9sU/19Z/vl4bx8DtmH0sY3+MWQX&#10;JxlM/qI+cirNOs/NglMiHIPrplm/3Wwo4dezagH6ENMHcIbkTUe1stkHa9nxY0xIhqnXlBzWlowd&#10;vd3c4BVx40VHo+0LIDqtxIPSOqeVqYB7HciR4X0e+qbk6CfzyYkp9u6mrsutIsOcXvheVMrkexaH&#10;CSRwlycBMdpmIiiTc5G6NKbs0lnDpPkrSKJEbsUkNc/soo5xDjY1c13MzjCJXmZg/XfgJX9RNYMn&#10;87PJycpL1snHldnZNIONsi78iT2drpLllI9teeY7bw9OnMvIlAMczNK5yyPKk//8v8CXp777CQAA&#10;//8DAFBLAwQUAAYACAAAACEAA1IqUd0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvEMBCF&#10;74L/IYzgzU3d4GJr00UWFr30YBXEW7aZbcs2k9Kk3eqvd8SDHt+bjzfv5dvF9WLGMXSeNNyuEhBI&#10;tbcdNRreXvc39yBCNGRN7wk1fGKAbXF5kZvM+jO94FzFRnAIhcxoaGMcMilD3aIzYeUHJL4d/ehM&#10;ZDk20o7mzOGul+sk2UhnOuIPrRlw12J9qian4bmk93J8mn25p7BL3Zeaqg+l9fXV8vgAIuIS/2D4&#10;qc/VoeBOBz+RDaJnnaYbRjWolDcxcKfWCsTh15BFLv8vKL4BAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEArz3gv+UBAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAA1IqUd0AAAAJAQAADwAAAAAAAAAAAAAAAAA/BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
                 <v:stroke dashstyle="dash"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nr księgi wieczystej: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C44FD7" w14:textId="77777777" w:rsidR="00923AEC" w:rsidRPr="00923AEC" w:rsidRDefault="00923AEC" w:rsidP="00923AEC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1390,51 +1410,51 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="6E527448" id="Łącznik prosty 18" o:spid="_x0000_s1026" style="position:absolute;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="274.55pt,27.2pt" to="440.9pt,27.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvPeC/5QEAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LsJi0EyznESC99&#10;BH18AE0uJQJ8gWQs+++7pGwpaQsUKHqhqOXOzsxyub07GU2OEKJytqPNqqYELHdC2b6jP74/vHlP&#10;SUzMCqadhY6eIdK73etX29G3sHaD0wICwSI2tqPv6JCSb6sq8gEMiyvnweKhdMGwhL+hr0RgI1Y3&#10;ulrX9W01uiB8cBxixOh+OqS7Ul9K4OmLlBES0R1FbamsoayHvFa7LWv7wPyg+EUG+wcVhimLpHOp&#10;PUuMPAX1WymjeHDRybTizlROSsWheEA3Tf2Lm28D81C8YHOin9sU/19Z/vl4bx8DtmH0sY3+MWQX&#10;JxlM/qI+cirNOs/NglMiHIPrplm/3Wwo4dezagH6ENMHcIbkTUe1stkHa9nxY0xIhqnXlBzWlowd&#10;vd3c4BVx40VHo+0LIDqtxIPSOqeVqYB7HciR4X0e+qbk6CfzyYkp9u6mrsutIsOcXvheVMrkexaH&#10;CSRwlycBMdpmIiiTc5G6NKbs0lnDpPkrSKJEbsUkNc/soo5xDjY1c13MzjCJXmZg/XfgJX9RNYMn&#10;87PJycpL1snHldnZNIONsi78iT2drpLllI9teeY7bw9OnMvIlAMczNK5yyPKk//8v8CXp777CQAA&#10;//8DAFBLAwQUAAYACAAAACEA+2pfX94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF&#10;7yb+h82YeLMLthpKWRrTpNELB9HE9LZlRyCys4RdKPrrncZDvc3Me3nzvWw7205MOPjWkYJ4EYFA&#10;qpxpqVbw/ra/S0D4oMnozhEq+EYP2/z6KtOpcSd6xakMteAQ8qlW0ITQp1L6qkGr/cL1SKx9usHq&#10;wOtQSzPoE4fbTt5H0aO0uiX+0Ogedw1WX+VoFbwU9FEMz5Mr9uR3a/uzHMvDUqnbm/lpAyLgHC5m&#10;OOMzOuTMdHQjGS86BQ+rdczW87ACwYYkibnL8e8g80z+b5D/AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAK894L/lAQAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPtqX1/eAAAACQEAAA8AAAAAAAAAAAAAAAAAPwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
+              <v:line w14:anchorId="24DEE8E7" id="Łącznik prosty 18" o:spid="_x0000_s1026" style="position:absolute;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="274.55pt,27.2pt" to="440.9pt,27.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvPeC/5QEAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LsJi0EyznESC99&#10;BH18AE0uJQJ8gWQs+++7pGwpaQsUKHqhqOXOzsxyub07GU2OEKJytqPNqqYELHdC2b6jP74/vHlP&#10;SUzMCqadhY6eIdK73etX29G3sHaD0wICwSI2tqPv6JCSb6sq8gEMiyvnweKhdMGwhL+hr0RgI1Y3&#10;ulrX9W01uiB8cBxixOh+OqS7Ul9K4OmLlBES0R1FbamsoayHvFa7LWv7wPyg+EUG+wcVhimLpHOp&#10;PUuMPAX1WymjeHDRybTizlROSsWheEA3Tf2Lm28D81C8YHOin9sU/19Z/vl4bx8DtmH0sY3+MWQX&#10;JxlM/qI+cirNOs/NglMiHIPrplm/3Wwo4dezagH6ENMHcIbkTUe1stkHa9nxY0xIhqnXlBzWlowd&#10;vd3c4BVx40VHo+0LIDqtxIPSOqeVqYB7HciR4X0e+qbk6CfzyYkp9u6mrsutIsOcXvheVMrkexaH&#10;CSRwlycBMdpmIiiTc5G6NKbs0lnDpPkrSKJEbsUkNc/soo5xDjY1c13MzjCJXmZg/XfgJX9RNYMn&#10;87PJycpL1snHldnZNIONsi78iT2drpLllI9teeY7bw9OnMvIlAMczNK5yyPKk//8v8CXp777CQAA&#10;//8DAFBLAwQUAAYACAAAACEA+2pfX94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF&#10;7yb+h82YeLMLthpKWRrTpNELB9HE9LZlRyCys4RdKPrrncZDvc3Me3nzvWw7205MOPjWkYJ4EYFA&#10;qpxpqVbw/ra/S0D4oMnozhEq+EYP2/z6KtOpcSd6xakMteAQ8qlW0ITQp1L6qkGr/cL1SKx9usHq&#10;wOtQSzPoE4fbTt5H0aO0uiX+0Ogedw1WX+VoFbwU9FEMz5Mr9uR3a/uzHMvDUqnbm/lpAyLgHC5m&#10;OOMzOuTMdHQjGS86BQ+rdczW87ACwYYkibnL8e8g80z+b5D/AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAK894L/lAQAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPtqX1/eAAAACQEAAA8AAAAAAAAAAAAAAAAAPwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
                 <v:stroke dashstyle="dash"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Podział przedmiotowej nieruchomości dokonuje się z w oparciu o </w:t>
       </w:r>
       <w:r w:rsidRPr="00923AEC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>ustaw</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
@@ -1485,114 +1505,122 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>artykułu</w:t>
       </w:r>
       <w:r w:rsidR="00BF7736" w:rsidRPr="00923AEC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D37C312" w14:textId="77777777" w:rsidR="00171B5F" w:rsidRPr="00825F5C" w:rsidRDefault="00825F5C" w:rsidP="00587861">
+    <w:p w14:paraId="5D37C312" w14:textId="080A072E" w:rsidR="00171B5F" w:rsidRPr="00825F5C" w:rsidRDefault="00825F5C" w:rsidP="00587861">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
         </w:tabs>
         <w:spacing w:before="160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00825F5C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Celem podziału wyżej wymienionej nieruchomości jest wydzielenie następujących działek</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00825F5C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(wskazać</w:t>
-[...7 lines deleted...]
-        <w:t> </w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00C05C2E" w:rsidRPr="00825F5C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wskazać</w:t>
+      </w:r>
+      <w:r w:rsidR="00C05C2E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> przeznaczenie</w:t>
       </w:r>
       <w:r w:rsidRPr="00825F5C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> przeznaczenie wydzielanych działek)</w:t>
+        <w:t xml:space="preserve"> wydzielanych działek)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F436CD2" w14:textId="77777777" w:rsidR="00E536C9" w:rsidRDefault="00E536C9" w:rsidP="00E536C9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44795D35" wp14:editId="7A88FC8A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>7408</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -1632,51 +1660,51 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="6A569B3E" id="Łącznik prosty 17" o:spid="_x0000_s1026" style="position:absolute;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".6pt,13.05pt" to="522.15pt,13.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAajFGn5QEAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Id2A0EyznESC99&#10;BH18AE0uLQJ8gWQs+e+7pGwpaQsECHqhqOXO7Mxyub0bjCYnCFE529LloqYELHdC2WNLf/18+HBL&#10;SUzMCqadhZaeIdK73ft32943sHKd0wICQRIbm963tEvJN1UVeQeGxYXzYPFQumBYwt9wrERgPbIb&#10;Xa3qelP1LggfHIcYMbofD+mu8EsJPH2TMkIiuqWoLZU1lPWQ12q3Zc0xMN8pfpHB3qDCMGWx6ES1&#10;Z4mRp6D+ojKKBxedTAvuTOWkVByKB3SzrP9w86NjHooXbE70U5vi/6PlX0/39jFgG3ofm+gfQ3Yx&#10;yGDyF/WRoTTrPDULhkQ4Bjeb1c3mdk0Jv55VM9CHmD6BMyRvWqqVzT5Yw06fY8JimHpNyWFtSY+M&#10;N2u8Im68aGm0xwKITivxoLTOaWUq4F4HcmJ4n4fjsuToJ/PFiTH2cV3X5VaxwpRe6r1gysX3LHYj&#10;SOAuTwJitM2FoEzORercmLJLZw2j5u8giRLYitUoNc/srI5xDjYtJ17MzjCJXiZg/Trwkj+rmsCj&#10;+cnkaOVl1dHHtbKzaQIbZV34V/U0XCXLMR/b8sx33h6cOJeRKQc4mKVzl0eUJ//5f4HPT333GwAA&#10;//8DAFBLAwQUAAYACAAAACEA5DEqotwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvEMBCF&#10;74L/IYzgzU23XRatTRdZWPTSg1UQb7PN2BabSUnSbvXXm8WDHt+8x5vvFbvFDGIm53vLCtarBARx&#10;Y3XPrYLXl8PNLQgfkDUOlknBF3nYlZcXBebanviZ5jq0Ipawz1FBF8KYS+mbjgz6lR2Jo/dhncEQ&#10;pWuldniK5WaQaZJspcGe44cOR9p31HzWk1HwVPFb5R5nWx3Y7+/MdzbV75lS11fLwz2IQEv4C8MZ&#10;P6JDGZmOdmLtxRB1GoMK0u0axNlONpsMxPH3IstC/h9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAajFGn5QEAADIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDkMSqi3AAAAAgBAAAPAAAAAAAAAAAAAAAAAD8EAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
+              <v:line w14:anchorId="21F4A640" id="Łącznik prosty 17" o:spid="_x0000_s1026" style="position:absolute;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".6pt,13.05pt" to="522.15pt,13.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAajFGn5QEAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Id2A0EyznESC99&#10;BH18AE0uLQJ8gWQs+e+7pGwpaQsECHqhqOXO7Mxyub0bjCYnCFE529LloqYELHdC2WNLf/18+HBL&#10;SUzMCqadhZaeIdK73ft32943sHKd0wICQRIbm963tEvJN1UVeQeGxYXzYPFQumBYwt9wrERgPbIb&#10;Xa3qelP1LggfHIcYMbofD+mu8EsJPH2TMkIiuqWoLZU1lPWQ12q3Zc0xMN8pfpHB3qDCMGWx6ES1&#10;Z4mRp6D+ojKKBxedTAvuTOWkVByKB3SzrP9w86NjHooXbE70U5vi/6PlX0/39jFgG3ofm+gfQ3Yx&#10;yGDyF/WRoTTrPDULhkQ4Bjeb1c3mdk0Jv55VM9CHmD6BMyRvWqqVzT5Yw06fY8JimHpNyWFtSY+M&#10;N2u8Im68aGm0xwKITivxoLTOaWUq4F4HcmJ4n4fjsuToJ/PFiTH2cV3X5VaxwpRe6r1gysX3LHYj&#10;SOAuTwJitM2FoEzORercmLJLZw2j5u8giRLYitUoNc/srI5xDjYtJ17MzjCJXiZg/Trwkj+rmsCj&#10;+cnkaOVl1dHHtbKzaQIbZV34V/U0XCXLMR/b8sx33h6cOJeRKQc4mKVzl0eUJ//5f4HPT333GwAA&#10;//8DAFBLAwQUAAYACAAAACEA5DEqotwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvEMBCF&#10;74L/IYzgzU23XRatTRdZWPTSg1UQb7PN2BabSUnSbvXXm8WDHt+8x5vvFbvFDGIm53vLCtarBARx&#10;Y3XPrYLXl8PNLQgfkDUOlknBF3nYlZcXBebanviZ5jq0Ipawz1FBF8KYS+mbjgz6lR2Jo/dhncEQ&#10;pWuldniK5WaQaZJspcGe44cOR9p31HzWk1HwVPFb5R5nWx3Y7+/MdzbV75lS11fLwz2IQEv4C8MZ&#10;P6JDGZmOdmLtxRB1GoMK0u0axNlONpsMxPH3IstC/h9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAajFGn5QEAADIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDkMSqi3AAAAAgBAAAPAAAAAAAAAAAAAAAAAD8EAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
                 <v:stroke dashstyle="dash"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="18B2819E" w14:textId="77777777" w:rsidR="00E536C9" w:rsidRDefault="00E536C9" w:rsidP="00E536C9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="451E0C23" wp14:editId="51A1488A">
@@ -1721,51 +1749,51 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="5002B40F" id="Łącznik prosty 9" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,13.05pt" to="521.85pt,13.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCqgtTO5gEAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SFdiFqug9bLS9c&#10;Vgt8gGuPG0u+yfY26d8zdtpkF5CQEC+OM55z5pzxeHs7GE1OEKJytqXLRU0JWO6EsseW/vh+/+Y9&#10;JTExK5h2Flp6hkhvd69fbXvfwMp1TgsIBElsbHrf0i4l31RV5B0YFhfOg8VD6YJhCX/DsRKB9chu&#10;dLWq603VuyB8cBxixOh+PKS7wi8l8PRVygiJ6JaitlTWUNZDXqvdljXHwHyn+EUG+wcVhimLRSeq&#10;PUuMPAX1G5VRPLjoZFpwZyonpeJQPKCbZf2Lm28d81C8YHOin9oU/x8t/3K6sw8B29D72ET/ELKL&#10;QQaTv6iPDKVZ56lZMCTCMbjZrG7efVhTwq9n1Qz0IaaP4AzJm5ZqZbMP1rDTp5iwGKZeU3JYW9Ij&#10;49s1XhE3XrQ02mMBRKeVuFda57QyFXCnAzkxvM/DcVly9JP57MQYu1nXdblVrDCll3ovmHLxPYvd&#10;CBK4y5OAGG1zISiTc5E6N6bs0lnDqPkRJFECW7EapeaZndUxzsGm5cSL2Rkm0csErP8OvOTPqibw&#10;aH4yOVp5WXX0ca3sbJrARlkX/lQ9DVfJcszHtjzznbcHJ85lZMoBDmbp3OUR5cl//l/g81Pf/QQA&#10;AP//AwBQSwMEFAAGAAgAAAAhAMJfmkjcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNyo0wYVGuJUqFIFlxwISKi3bbwkEfE6sp008PW44gDHnRnNvM23s+nFRM53lhUsFwkI&#10;4trqjhsFb6/7m3sQPiBr7C2Tgi/ysC0uL3LMtD3xC01VaEQsYZ+hgjaEIZPS1y0Z9As7EEfvwzqD&#10;IZ6ukdrhKZabXq6SZC0NdhwXWhxo11L9WY1GwXPJ76V7mmy5Z7/bmO90rA6pUtdX8+MDiEBz+AvD&#10;GT+iQxGZjnZk7UWvID4SFKzWSxBnN7lN70AcfxVZ5PI/f/EDAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAqoLUzuYBAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAwl+aSNwAAAAHAQAADwAAAAAAAAAAAAAAAABABAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
+              <v:line w14:anchorId="3AE211D9" id="Łącznik prosty 9" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,13.05pt" to="521.85pt,13.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCqgtTO5gEAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SFdiFqug9bLS9c&#10;Vgt8gGuPG0u+yfY26d8zdtpkF5CQEC+OM55z5pzxeHs7GE1OEKJytqXLRU0JWO6EsseW/vh+/+Y9&#10;JTExK5h2Flp6hkhvd69fbXvfwMp1TgsIBElsbHrf0i4l31RV5B0YFhfOg8VD6YJhCX/DsRKB9chu&#10;dLWq603VuyB8cBxixOh+PKS7wi8l8PRVygiJ6JaitlTWUNZDXqvdljXHwHyn+EUG+wcVhimLRSeq&#10;PUuMPAX1G5VRPLjoZFpwZyonpeJQPKCbZf2Lm28d81C8YHOin9oU/x8t/3K6sw8B29D72ET/ELKL&#10;QQaTv6iPDKVZ56lZMCTCMbjZrG7efVhTwq9n1Qz0IaaP4AzJm5ZqZbMP1rDTp5iwGKZeU3JYW9Ij&#10;49s1XhE3XrQ02mMBRKeVuFda57QyFXCnAzkxvM/DcVly9JP57MQYu1nXdblVrDCll3ovmHLxPYvd&#10;CBK4y5OAGG1zISiTc5E6N6bs0lnDqPkRJFECW7EapeaZndUxzsGm5cSL2Rkm0csErP8OvOTPqibw&#10;aH4yOVp5WXX0ca3sbJrARlkX/lQ9DVfJcszHtjzznbcHJ85lZMoBDmbp3OUR5cl//l/g81Pf/QQA&#10;AP//AwBQSwMEFAAGAAgAAAAhAMJfmkjcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNyo0wYVGuJUqFIFlxwISKi3bbwkEfE6sp008PW44gDHnRnNvM23s+nFRM53lhUsFwkI&#10;4trqjhsFb6/7m3sQPiBr7C2Tgi/ysC0uL3LMtD3xC01VaEQsYZ+hgjaEIZPS1y0Z9As7EEfvwzqD&#10;IZ6ukdrhKZabXq6SZC0NdhwXWhxo11L9WY1GwXPJ76V7mmy5Z7/bmO90rA6pUtdX8+MDiEBz+AvD&#10;GT+iQxGZjnZk7UWvID4SFKzWSxBnN7lN70AcfxVZ5PI/f/EDAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAqoLUzuYBAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAwl+aSNwAAAAHAQAADwAAAAAAAAAAAAAAAABABAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
                 <v:stroke dashstyle="dash"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="13234F43" w14:textId="77777777" w:rsidR="00E536C9" w:rsidRDefault="00E536C9" w:rsidP="00E536C9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05F7D170" wp14:editId="4DA22A93">
@@ -1810,51 +1838,51 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="740412F1" id="Łącznik prosty 15" o:spid="_x0000_s1026" style="position:absolute;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-.05pt,12.75pt" to="521.8pt,12.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCqgtTO5gEAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SFdiFqug9bLS9c&#10;Vgt8gGuPG0u+yfY26d8zdtpkF5CQEC+OM55z5pzxeHs7GE1OEKJytqXLRU0JWO6EsseW/vh+/+Y9&#10;JTExK5h2Flp6hkhvd69fbXvfwMp1TgsIBElsbHrf0i4l31RV5B0YFhfOg8VD6YJhCX/DsRKB9chu&#10;dLWq603VuyB8cBxixOh+PKS7wi8l8PRVygiJ6JaitlTWUNZDXqvdljXHwHyn+EUG+wcVhimLRSeq&#10;PUuMPAX1G5VRPLjoZFpwZyonpeJQPKCbZf2Lm28d81C8YHOin9oU/x8t/3K6sw8B29D72ET/ELKL&#10;QQaTv6iPDKVZ56lZMCTCMbjZrG7efVhTwq9n1Qz0IaaP4AzJm5ZqZbMP1rDTp5iwGKZeU3JYW9Ij&#10;49s1XhE3XrQ02mMBRKeVuFda57QyFXCnAzkxvM/DcVly9JP57MQYu1nXdblVrDCll3ovmHLxPYvd&#10;CBK4y5OAGG1zISiTc5E6N6bs0lnDqPkRJFECW7EapeaZndUxzsGm5cSL2Rkm0csErP8OvOTPqibw&#10;aH4yOVp5WXX0ca3sbJrARlkX/lQ9DVfJcszHtjzznbcHJ85lZMoBDmbp3OUR5cl//l/g81Pf/QQA&#10;AP//AwBQSwMEFAAGAAgAAAAhAPXC+w7dAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNxapw2tIGRToUoVXHIgICFubrwkEfE6sp008PW44gDH2RnNvM13s+nFRM53lhFWywQE&#10;cW11xw3C68thcQvCB8Va9ZYJ4Ys87IrLi1xl2p74maYqNCKWsM8UQhvCkEnp65aM8ks7EEfvwzqj&#10;QpSukdqpUyw3vVwnyVYa1XFcaNVA+5bqz2o0CE8lv5XucbLlgf3+znynY/WeIl5fzQ/3IALN4S8M&#10;Z/yIDkVkOtqRtRc9wmIVgwjrzQbE2U5u0i2I4+9FFrn8/0DxAwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAKqC1M7mAQAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPXC+w7dAAAACAEAAA8AAAAAAAAAAAAAAAAAQAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
+              <v:line w14:anchorId="79C1D015" id="Łącznik prosty 15" o:spid="_x0000_s1026" style="position:absolute;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-.05pt,12.75pt" to="521.8pt,12.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCqgtTO5gEAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SFdiFqug9bLS9c&#10;Vgt8gGuPG0u+yfY26d8zdtpkF5CQEC+OM55z5pzxeHs7GE1OEKJytqXLRU0JWO6EsseW/vh+/+Y9&#10;JTExK5h2Flp6hkhvd69fbXvfwMp1TgsIBElsbHrf0i4l31RV5B0YFhfOg8VD6YJhCX/DsRKB9chu&#10;dLWq603VuyB8cBxixOh+PKS7wi8l8PRVygiJ6JaitlTWUNZDXqvdljXHwHyn+EUG+wcVhimLRSeq&#10;PUuMPAX1G5VRPLjoZFpwZyonpeJQPKCbZf2Lm28d81C8YHOin9oU/x8t/3K6sw8B29D72ET/ELKL&#10;QQaTv6iPDKVZ56lZMCTCMbjZrG7efVhTwq9n1Qz0IaaP4AzJm5ZqZbMP1rDTp5iwGKZeU3JYW9Ij&#10;49s1XhE3XrQ02mMBRKeVuFda57QyFXCnAzkxvM/DcVly9JP57MQYu1nXdblVrDCll3ovmHLxPYvd&#10;CBK4y5OAGG1zISiTc5E6N6bs0lnDqPkRJFECW7EapeaZndUxzsGm5cSL2Rkm0csErP8OvOTPqibw&#10;aH4yOVp5WXX0ca3sbJrARlkX/lQ9DVfJcszHtjzznbcHJ85lZMoBDmbp3OUR5cl//l/g81Pf/QQA&#10;AP//AwBQSwMEFAAGAAgAAAAhAPXC+w7dAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNxapw2tIGRToUoVXHIgICFubrwkEfE6sp008PW44gDH2RnNvM13s+nFRM53lhFWywQE&#10;cW11xw3C68thcQvCB8Va9ZYJ4Ys87IrLi1xl2p74maYqNCKWsM8UQhvCkEnp65aM8ks7EEfvwzqj&#10;QpSukdqpUyw3vVwnyVYa1XFcaNVA+5bqz2o0CE8lv5XucbLlgf3+znynY/WeIl5fzQ/3IALN4S8M&#10;Z/yIDkVkOtqRtRc9wmIVgwjrzQbE2U5u0i2I4+9FFrn8/0DxAwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAKqC1M7mAQAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPXC+w7dAAAACAEAAA8AAAAAAAAAAAAAAAAAQAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
                 <v:stroke dashstyle="dash"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CA46E0B" w14:textId="48AE19E3" w:rsidR="00E536C9" w:rsidRDefault="00E536C9" w:rsidP="00E536C9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BC2202F" w14:textId="77777777" w:rsidR="00825F5C" w:rsidRPr="00825F5C" w:rsidRDefault="00825F5C" w:rsidP="00825F5C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
@@ -1971,51 +1999,51 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="247BEBEB" id="Łącznik prosty 19" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="287.6pt,19.9pt" to="522.1pt,19.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBfdWkS7AEAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU0tvGyEQvlfqf0Dc6107cpKuvM4hVnrp&#10;I2ra3jEMXiReAuK1/30HsNdJW6lS1QuCYeZ7DMPq7mA02UOIytmezmctJWC5E8ruevr928O7W0pi&#10;YlYw7Sz09AiR3q3fvlmNvoOFG5wWEAiC2NiNvqdDSr5rmsgHMCzOnAeLl9IFwxIew64RgY2IbnSz&#10;aNvrZnRB+OA4xIjRTb2k64IvJfD0RcoIieieorZU1lDWbV6b9Yp1u8D8oPhJBvsHFYYpi6QT1IYl&#10;Rp6D+g3KKB5cdDLNuDONk1JxKB7Qzbz9xc3TwDwUL9ic6Kc2xf8Hyz/v7+1jwDaMPnbRP4bs4iCD&#10;IVIr/wPftPhCpeRQ2nac2gaHRDgGF+9vbq9ulpTw811TITKUDzF9AGdI3vRUK5sdsY7tP8aEtJh6&#10;TslhbcnY0+urJT4WN170NNpdKYhOK/GgtM5pZT7gXgeyZ/iy211VqZ/NJydq7GbZtuV9kWFKL3yv&#10;kDL5hsWhFgnc5ZnAGm0zEZQZOkm9tKjs0lFD1fwVJFEit6JKzdN7Ucc4B5vmEy5m5zKJXqbC9u+F&#10;p/yLqqm4mp9MViuvWauPM7OzaSo2yrrwJ/Z0OEuWNR/b8sJ33m6dOJbhKRc4oqVzp++U/8DLcym/&#10;fPr1TwAAAP//AwBQSwMEFAAGAAgAAAAhALCUEnjdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j89OwkAQxu8mvsNmTLzJ1kJRa7fEGEmUcAF9gG13bBu6s83uAuXtGeJBjvPNL9+fYjHaXhzQh86R&#10;gsdJAgKpdqajRsHP9/LhGUSImozuHaGCEwZYlLc3hc6NO9IGD9vYCDahkGsFbYxDLmWoW7Q6TNyA&#10;xL9f562OfPpGGq+PbG57mSbJXFrdESe0esD3Fuvddm8VfK5dnEfz0Z3Sqcl2q01lw5dX6v5ufHsF&#10;EXGM/zBc6nN1KLlT5fZkgugVZE9ZyqiC6QtPuADJbMZK9afIspDXE8ozAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAF91aRLsAQAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhALCUEnjdAAAACgEAAA8AAAAAAAAAAAAAAAAARgQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAABQBQAAAAA=&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
+              <v:line w14:anchorId="293270D1" id="Łącznik prosty 19" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="287.6pt,19.9pt" to="522.1pt,19.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBfdWkS7AEAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU0tvGyEQvlfqf0Dc6107cpKuvM4hVnrp&#10;I2ra3jEMXiReAuK1/30HsNdJW6lS1QuCYeZ7DMPq7mA02UOIytmezmctJWC5E8ruevr928O7W0pi&#10;YlYw7Sz09AiR3q3fvlmNvoOFG5wWEAiC2NiNvqdDSr5rmsgHMCzOnAeLl9IFwxIew64RgY2IbnSz&#10;aNvrZnRB+OA4xIjRTb2k64IvJfD0RcoIieieorZU1lDWbV6b9Yp1u8D8oPhJBvsHFYYpi6QT1IYl&#10;Rp6D+g3KKB5cdDLNuDONk1JxKB7Qzbz9xc3TwDwUL9ic6Kc2xf8Hyz/v7+1jwDaMPnbRP4bs4iCD&#10;IVIr/wPftPhCpeRQ2nac2gaHRDgGF+9vbq9ulpTw811TITKUDzF9AGdI3vRUK5sdsY7tP8aEtJh6&#10;TslhbcnY0+urJT4WN170NNpdKYhOK/GgtM5pZT7gXgeyZ/iy211VqZ/NJydq7GbZtuV9kWFKL3yv&#10;kDL5hsWhFgnc5ZnAGm0zEZQZOkm9tKjs0lFD1fwVJFEit6JKzdN7Ucc4B5vmEy5m5zKJXqbC9u+F&#10;p/yLqqm4mp9MViuvWauPM7OzaSo2yrrwJ/Z0OEuWNR/b8sJ33m6dOJbhKRc4oqVzp++U/8DLcym/&#10;fPr1TwAAAP//AwBQSwMEFAAGAAgAAAAhALCUEnjdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j89OwkAQxu8mvsNmTLzJ1kJRa7fEGEmUcAF9gG13bBu6s83uAuXtGeJBjvPNL9+fYjHaXhzQh86R&#10;gsdJAgKpdqajRsHP9/LhGUSImozuHaGCEwZYlLc3hc6NO9IGD9vYCDahkGsFbYxDLmWoW7Q6TNyA&#10;xL9f562OfPpGGq+PbG57mSbJXFrdESe0esD3Fuvddm8VfK5dnEfz0Z3Sqcl2q01lw5dX6v5ufHsF&#10;EXGM/zBc6nN1KLlT5fZkgugVZE9ZyqiC6QtPuADJbMZK9afIspDXE8ozAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAF91aRLsAQAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhALCUEnjdAAAACgEAAA8AAAAAAAAAAAAAAAAARgQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAABQBQAAAAA=&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
                 <v:stroke dashstyle="dash"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00825F5C" w:rsidRPr="00825F5C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>poprzez bezpośredni dos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tęp do drogi publicznej – ulicy</w:t>
       </w:r>
       <w:r w:rsidR="003221D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -2114,67 +2142,67 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="217C66BC" id="Łącznik prosty 20" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="274.25pt,14.15pt" to="522.1pt,14.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSYA0n7AEAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU0tvGyEQvlfqf0Dc6107zWvldQ6x0ksf&#10;Udv0jmHwIvESEK/97zuAvU7aSpWqXhAMM99jGJZ3e6PJDkJUzvZ0PmspAcudUHbb06fvD+9uKImJ&#10;WcG0s9DTA0R6t3r7Zjn6DhZucFpAIAhiYzf6ng4p+a5pIh/AsDhzHixeShcMS3gM20YENiK60c2i&#10;ba+a0QXhg+MQI0bX9ZKuCr6UwNMXKSMkonuK2lJZQ1k3eW1WS9ZtA/OD4kcZ7B9UGKYskk5Qa5YY&#10;eQ7qNyijeHDRyTTjzjROSsWheEA38/YXN98G5qF4weZEP7Up/j9Y/nl3bx8DtmH0sYv+MWQXexkM&#10;kVr5H/imxRcqJfvStsPUNtgnwjF4MX9/fXuzoISf7poKkaF8iOkDOEPypqda2eyIdWz3MSakxdRT&#10;Sg5rS8aeXl1c4mNx40VPo92Wgui0Eg9K65xW5gPudSA7hi+72VaV+tl8cqLGri/btrwvMkzphe8V&#10;UiZfszjUIoG7PBNYo20mgjJDR6nnFpVdOmiomr+CJEpgKxZVap7eszrGOdg0n3AxO5dJ9DIVtn8v&#10;POafVU3F1fxkslp5zVp9nJidTVOxUdaFP7Gn/UmyrPnYlhe+83bjxKEMT7nAES2dO36n/Adenkv5&#10;+dOvfgIAAP//AwBQSwMEFAAGAAgAAAAhAFw4JRndAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAMhu9IvENkJG4spWunqms6IQQSIC4be4C0MW21xqkSb+venkwc4Gj70+/vrzazHcUJfRgc&#10;KXhcJCCQWmcG6hTsv14fChCBNRk9OkIFFwywqW9vKl0ad6YtnnbciRhCodQKeuaplDK0PVodFm5C&#10;irdv563mOPpOGq/PMdyOMk2SlbR6oPih1xM+99gedker4O3T8YrNy3BJlyY/fGwbG969Uvd389Ma&#10;BOPMfzBc9aM61NGpcUcyQYwK8qzII6ogLZYgrkCSZSmI5ncj60r+r1D/AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAFJgDSfsAQAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAFw4JRndAAAACgEAAA8AAAAAAAAAAAAAAAAARgQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAABQBQAAAAA=&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
+              <v:line w14:anchorId="05E329B8" id="Łącznik prosty 20" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="274.25pt,14.15pt" to="522.1pt,14.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSYA0n7AEAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU0tvGyEQvlfqf0Dc6107zWvldQ6x0ksf&#10;Udv0jmHwIvESEK/97zuAvU7aSpWqXhAMM99jGJZ3e6PJDkJUzvZ0PmspAcudUHbb06fvD+9uKImJ&#10;WcG0s9DTA0R6t3r7Zjn6DhZucFpAIAhiYzf6ng4p+a5pIh/AsDhzHixeShcMS3gM20YENiK60c2i&#10;ba+a0QXhg+MQI0bX9ZKuCr6UwNMXKSMkonuK2lJZQ1k3eW1WS9ZtA/OD4kcZ7B9UGKYskk5Qa5YY&#10;eQ7qNyijeHDRyTTjzjROSsWheEA38/YXN98G5qF4weZEP7Up/j9Y/nl3bx8DtmH0sYv+MWQXexkM&#10;kVr5H/imxRcqJfvStsPUNtgnwjF4MX9/fXuzoISf7poKkaF8iOkDOEPypqda2eyIdWz3MSakxdRT&#10;Sg5rS8aeXl1c4mNx40VPo92Wgui0Eg9K65xW5gPudSA7hi+72VaV+tl8cqLGri/btrwvMkzphe8V&#10;UiZfszjUIoG7PBNYo20mgjJDR6nnFpVdOmiomr+CJEpgKxZVap7eszrGOdg0n3AxO5dJ9DIVtn8v&#10;POafVU3F1fxkslp5zVp9nJidTVOxUdaFP7Gn/UmyrPnYlhe+83bjxKEMT7nAES2dO36n/Adenkv5&#10;+dOvfgIAAP//AwBQSwMEFAAGAAgAAAAhAFw4JRndAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAMhu9IvENkJG4spWunqms6IQQSIC4be4C0MW21xqkSb+venkwc4Gj70+/vrzazHcUJfRgc&#10;KXhcJCCQWmcG6hTsv14fChCBNRk9OkIFFwywqW9vKl0ad6YtnnbciRhCodQKeuaplDK0PVodFm5C&#10;irdv563mOPpOGq/PMdyOMk2SlbR6oPih1xM+99gedker4O3T8YrNy3BJlyY/fGwbG969Uvd389Ma&#10;BOPMfzBc9aM61NGpcUcyQYwK8qzII6ogLZYgrkCSZSmI5ncj60r+r1D/AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAFJgDSfsAQAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAFw4JRndAAAACgEAAA8AAAAAAAAAAAAAAAAARgQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAABQBQAAAAA=&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
                 <v:stroke dashstyle="dash"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00825F5C" w:rsidRPr="00825F5C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>poprzez drogę dojazdową o numerze ewidencyjnym</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="222116F2" w14:textId="77777777" w:rsidR="00825F5C" w:rsidRPr="00825F5C" w:rsidRDefault="00FC477C" w:rsidP="00497094">
+    <w:p w14:paraId="222116F2" w14:textId="75E7DA8E" w:rsidR="00825F5C" w:rsidRPr="00825F5C" w:rsidRDefault="00FC477C" w:rsidP="00497094">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -2241,72 +2269,88 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="138EAA4D" id="Łącznik prosty 22" o:spid="_x0000_s1026" style="position:absolute;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="403.7pt,14.1pt" to="521.6pt,14.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLkFQ95wEAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LdOmkEyznESC99&#10;BGnzATS5lAjwBZKx5L/vkrLlpC1QoOiFopY7OzPL5eZ2NJocIETlbEuXi5oSsNwJZbuWPv24f/eR&#10;kpiYFUw7Cy09QqS327dvNoNvYOV6pwUEgkVsbAbf0j4l31RV5D0YFhfOg8VD6YJhCX9DV4nABqxu&#10;dLWq66tqcEH44DjEiNHddEi3pb6UwNM3KSMkoluK2lJZQ1n3ea22G9Z0gfle8ZMM9g8qDFMWSedS&#10;O5YYeQ7qt1JG8eCik2nBnamclIpD8YBulvUvbr73zEPxgs2Jfm5T/H9l+dfDnX0I2IbBxyb6h5Bd&#10;jDKY/EV9ZCzNOs7NgjERjsHlh5vreo3Xy89n1QXoQ0yfwBmSNy3VymYfrGGHzzEhGaaeU3JYWzK0&#10;9Or9Gq+IGy9aGm1XANFpJe6V1jmtTAXc6UAODO9z3y1Ljn42X5yYYtfrui63igxzeuF7VSmT71js&#10;J5DAXZ4ExGibiaBMzknqpTFll44aJs2PIIkS2IrVJDXP7EUd4xxsWs51MTvDJHqZgfXfgaf8i6oZ&#10;PJmfTU5WXrNOPs7MzqYZbJR14U/saTxLllM+tuWF77zdO3EsI1MOcDBL506PKE/+y/8Cvzz17U8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCN8xpC3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NS8Qw&#10;EIbvgv8hjODNTWwX7XabLrKw6KUHqyDess3YFptJSdJu9debxYPe5uPhnWeK3WIGNqPzvSUJtysB&#10;DKmxuqdWwuvL4SYD5oMirQZLKOELPezKy4tC5dqe6BnnOrQshpDPlYQuhDHn3DcdGuVXdkSKuw/r&#10;jAqxdS3XTp1iuBl4IsQdN6qneKFTI+47bD7ryUh4quitco+zrQ7k9xvznU71eyrl9dXysAUWcAl/&#10;MJz1ozqU0eloJ9KeDRIycb+OqIQkS4CdAbFOY3X8nfCy4P9fKH8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAS5BUPecBAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAjfMaQt4AAAAKAQAADwAAAAAAAAAAAAAAAABBBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
+              <v:line w14:anchorId="599BDA67" id="Łącznik prosty 22" o:spid="_x0000_s1026" style="position:absolute;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="403.7pt,14.1pt" to="521.6pt,14.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLkFQ95wEAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LdOmkEyznESC99&#10;BGnzATS5lAjwBZKx5L/vkrLlpC1QoOiFopY7OzPL5eZ2NJocIETlbEuXi5oSsNwJZbuWPv24f/eR&#10;kpiYFUw7Cy09QqS327dvNoNvYOV6pwUEgkVsbAbf0j4l31RV5D0YFhfOg8VD6YJhCX9DV4nABqxu&#10;dLWq66tqcEH44DjEiNHddEi3pb6UwNM3KSMkoluK2lJZQ1n3ea22G9Z0gfle8ZMM9g8qDFMWSedS&#10;O5YYeQ7qt1JG8eCik2nBnamclIpD8YBulvUvbr73zEPxgs2Jfm5T/H9l+dfDnX0I2IbBxyb6h5Bd&#10;jDKY/EV9ZCzNOs7NgjERjsHlh5vreo3Xy89n1QXoQ0yfwBmSNy3VymYfrGGHzzEhGaaeU3JYWzK0&#10;9Or9Gq+IGy9aGm1XANFpJe6V1jmtTAXc6UAODO9z3y1Ljn42X5yYYtfrui63igxzeuF7VSmT71js&#10;J5DAXZ4ExGibiaBMzknqpTFll44aJs2PIIkS2IrVJDXP7EUd4xxsWs51MTvDJHqZgfXfgaf8i6oZ&#10;PJmfTU5WXrNOPs7MzqYZbJR14U/saTxLllM+tuWF77zdO3EsI1MOcDBL506PKE/+y/8Cvzz17U8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCN8xpC3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NS8Qw&#10;EIbvgv8hjODNTWwX7XabLrKw6KUHqyDess3YFptJSdJu9debxYPe5uPhnWeK3WIGNqPzvSUJtysB&#10;DKmxuqdWwuvL4SYD5oMirQZLKOELPezKy4tC5dqe6BnnOrQshpDPlYQuhDHn3DcdGuVXdkSKuw/r&#10;jAqxdS3XTp1iuBl4IsQdN6qneKFTI+47bD7ryUh4quitco+zrQ7k9xvznU71eyrl9dXysAUWcAl/&#10;MJz1ozqU0eloJ9KeDRIycb+OqIQkS4CdAbFOY3X8nfCy4P9fKH8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAS5BUPecBAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAjfMaQt4AAAAKAQAADwAAAAAAAAAAAAAAAABBBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
                 <v:stroke dashstyle="dash"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00825F5C" w:rsidRPr="00825F5C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>poprzez wydzieloną drogę wewnętrzną oznaczon</w:t>
       </w:r>
       <w:r w:rsidR="000E17B5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ą na projekcie, jako działka nr</w:t>
+        <w:t xml:space="preserve">ą na </w:t>
+      </w:r>
+      <w:r w:rsidR="00C05C2E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>projekcie</w:t>
+      </w:r>
+      <w:r w:rsidR="000E17B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jako działka nr</w:t>
       </w:r>
       <w:r w:rsidR="003221D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A79FADB" w14:textId="77777777" w:rsidR="00825F5C" w:rsidRPr="00825F5C" w:rsidRDefault="00497094" w:rsidP="00497094">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
@@ -2384,51 +2428,51 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="392F8456" id="Łącznik prosty 25" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="447.05pt,13.7pt" to="498.6pt,13.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC02A6U5QEAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Ld2g0EyznESC99&#10;BH18AE0uLQJ8gWQs+e+7pGwpaQsECHqhqOXO7Mxyub0djCYnCFE529LloqYELHdC2WNLf/28f3dD&#10;SUzMCqadhZaeIdLb3ds32943sHKd0wICQRIbm963tEvJN1UVeQeGxYXzYPFQumBYwt9wrERgPbIb&#10;Xa3qelP1LggfHIcYMbofD+mu8EsJPH2TMkIiuqWoLZU1lPWQ12q3Zc0xMN8pfpHBXqHCMGWx6ES1&#10;Z4mRx6D+ojKKBxedTAvuTOWkVByKB3SzrP9w86NjHooXbE70U5vi/6PlX0939iFgG3ofm+gfQnYx&#10;yGDyF/WRoTTrPDULhkQ4BjfrD5ubNSX8elTNOB9i+gTOkLxpqVY222ANO32OCWth6jUlh7UlPRK+&#10;X+MNceNFS6M9FkB0Wol7pXVOK0MBdzqQE8PrPByXJUc/mi9OjLGP67oul4oVpvRS7xlTLr5nsRtB&#10;And5EBCjbS4EZXAuUue+lF06axg1fwdJlMBOrEapeWRndYxzsGk58WJ2hkn0MgHrl4GX/FnVBB7N&#10;TyZHK8+rjj6ulZ1NE9go68K/qqfhKlmO+diWJ77z9uDEuUxMOcC5LJ27vKE8+E//C3x+6bvfAAAA&#10;//8DAFBLAwQUAAYACAAAACEAyTEkNd8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG&#10;70h7h8hI3Fi6bmJr13SaJk1w6YGChLhljddWNE6VpF3h6cm0Axxtf/r9/dlu0h0b0brWkIDFPAKG&#10;VBnVUi3g/e34uAHmvCQlO0Mo4Bsd7PLZXSZTZS70imPpaxZCyKVSQON9n3Luqga1dHPTI4Xb2Vgt&#10;fRhtzZWVlxCuOx5H0RPXsqXwoZE9HhqsvspBC3gp6KOwz6MpjuQOif5ZDuXnUoiH+2m/BeZx8n8w&#10;XPWDOuTB6WQGUo51AjbJahFQAfF6BSwASbKOgZ1uC55n/H+D/BcAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQC02A6U5QEAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDJMSQ13wAAAAkBAAAPAAAAAAAAAAAAAAAAAD8EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
+              <v:line w14:anchorId="681FB163" id="Łącznik prosty 25" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="447.05pt,13.7pt" to="498.6pt,13.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC02A6U5QEAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Ld2g0EyznESC99&#10;BH18AE0uLQJ8gWQs+e+7pGwpaQsECHqhqOXO7Mxyub0djCYnCFE529LloqYELHdC2WNLf/28f3dD&#10;SUzMCqadhZaeIdLb3ds32943sHKd0wICQRIbm963tEvJN1UVeQeGxYXzYPFQumBYwt9wrERgPbIb&#10;Xa3qelP1LggfHIcYMbofD+mu8EsJPH2TMkIiuqWoLZU1lPWQ12q3Zc0xMN8pfpHBXqHCMGWx6ES1&#10;Z4mRx6D+ojKKBxedTAvuTOWkVByKB3SzrP9w86NjHooXbE70U5vi/6PlX0939iFgG3ofm+gfQnYx&#10;yGDyF/WRoTTrPDULhkQ4BjfrD5ubNSX8elTNOB9i+gTOkLxpqVY222ANO32OCWth6jUlh7UlPRK+&#10;X+MNceNFS6M9FkB0Wol7pXVOK0MBdzqQE8PrPByXJUc/mi9OjLGP67oul4oVpvRS7xlTLr5nsRtB&#10;And5EBCjbS4EZXAuUue+lF06axg1fwdJlMBOrEapeWRndYxzsGk58WJ2hkn0MgHrl4GX/FnVBB7N&#10;TyZHK8+rjj6ulZ1NE9go68K/qqfhKlmO+diWJ77z9uDEuUxMOcC5LJ27vKE8+E//C3x+6bvfAAAA&#10;//8DAFBLAwQUAAYACAAAACEAyTEkNd8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG&#10;70h7h8hI3Fi6bmJr13SaJk1w6YGChLhljddWNE6VpF3h6cm0Axxtf/r9/dlu0h0b0brWkIDFPAKG&#10;VBnVUi3g/e34uAHmvCQlO0Mo4Bsd7PLZXSZTZS70imPpaxZCyKVSQON9n3Luqga1dHPTI4Xb2Vgt&#10;fRhtzZWVlxCuOx5H0RPXsqXwoZE9HhqsvspBC3gp6KOwz6MpjuQOif5ZDuXnUoiH+2m/BeZx8n8w&#10;XPWDOuTB6WQGUo51AjbJahFQAfF6BSwASbKOgZ1uC55n/H+D/BcAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQC02A6U5QEAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDJMSQ13wAAAAkBAAAPAAAAAAAAAAAAAAAAAD8EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
                 <v:stroke dashstyle="dash"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251650048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C74F6D4" wp14:editId="06456948">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3515995</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>174625</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="899795" cy="0"/>
@@ -2465,51 +2509,51 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="027E9F33" id="Łącznik prosty 24" o:spid="_x0000_s1026" style="position:absolute;z-index:251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="276.85pt,13.75pt" to="347.7pt,13.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC198hb5gEAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JdOIkFyznESC99&#10;BH18AE0uLQJ8gWQs+e+7pGwpaQsUKHqhqOXOzsxyub0fjCYnCFE529LloqYELHdC2WNLf3x/fHdH&#10;SUzMCqadhZaeIdL73ds32943sHKd0wICwSI2Nr1vaZeSb6oq8g4MiwvnweKhdMGwhL/hWInAeqxu&#10;dLWq65uqd0H44DjEiNH9eEh3pb6UwNMXKSMkoluK2lJZQ1kPea12W9YcA/Od4hcZ7B9UGKYskk6l&#10;9iwx8hzUb6WM4sFFJ9OCO1M5KRWH4gHdLOtf3HzrmIfiBZsT/dSm+P/K8s+nB/sUsA29j030TyG7&#10;GGQw+Yv6yFCadZ6aBUMiHIN3m83tZk0Jvx5VM86HmD6AMyRvWqqVzTZYw04fY0IuTL2m5LC2pG/p&#10;zfs13hA3XrQ02mMBRKeVeFRa57QyFPCgAzkxvM7DcVly9LP55MQYu13XdblUZJjSC9+rSpl8z2I3&#10;ggTu8iAgRttMBGVwLlLnvpRdOmsYNX8FSZTATqxGqXlkZ3WMc7BpOdXF7AyT6GUC1n8HXvJnVRN4&#10;ND+ZHK28Zh19XJmdTRPYKOvCn9jTcJUsx3xsywvfeXtw4lwmphzgXJbOXd5QHvyX/wU+v/TdTwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAOf+H+PgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQ&#10;RfdI/QdrKnVHHRrSR4hTVZUq2GRBQELdufGQRMTjyHbSwNdjxAKWM3N059xsP+mOjWhda0jA3TIC&#10;hlQZ1VIt4PXldLsF5rwkJTtDKOATHezz2U0mU2Wu9Ixj6WsWQsilUkDjfZ9y7qoGtXRL0yOF27ux&#10;Wvow2porK68hXHd8FUVrrmVL4UMjezw2WH2UgxbwVNBbYR9HU5zIHXf6Kx7KcyzEYj4dHoB5nPwf&#10;DD/6QR3y4HQxAynHOgFJEm8CKmC1SYAFYL1L7oFdfhc8z/j/Bvk3AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhALX3yFvmAQAAMQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOf+H+PgAAAACQEAAA8AAAAAAAAAAAAAAAAAQAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAABNBQAAAAA=&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
+              <v:line w14:anchorId="60BB1A84" id="Łącznik prosty 24" o:spid="_x0000_s1026" style="position:absolute;z-index:251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="276.85pt,13.75pt" to="347.7pt,13.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC198hb5gEAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JdOIkFyznESC99&#10;BH18AE0uLQJ8gWQs+e+7pGwpaQsUKHqhqOXOzsxyub0fjCYnCFE529LloqYELHdC2WNLf3x/fHdH&#10;SUzMCqadhZaeIdL73ds32943sHKd0wICwSI2Nr1vaZeSb6oq8g4MiwvnweKhdMGwhL/hWInAeqxu&#10;dLWq65uqd0H44DjEiNH9eEh3pb6UwNMXKSMkoluK2lJZQ1kPea12W9YcA/Od4hcZ7B9UGKYskk6l&#10;9iwx8hzUb6WM4sFFJ9OCO1M5KRWH4gHdLOtf3HzrmIfiBZsT/dSm+P/K8s+nB/sUsA29j030TyG7&#10;GGQw+Yv6yFCadZ6aBUMiHIN3m83tZk0Jvx5VM86HmD6AMyRvWqqVzTZYw04fY0IuTL2m5LC2pG/p&#10;zfs13hA3XrQ02mMBRKeVeFRa57QyFPCgAzkxvM7DcVly9LP55MQYu13XdblUZJjSC9+rSpl8z2I3&#10;ggTu8iAgRttMBGVwLlLnvpRdOmsYNX8FSZTATqxGqXlkZ3WMc7BpOdXF7AyT6GUC1n8HXvJnVRN4&#10;ND+ZHK28Zh19XJmdTRPYKOvCn9jTcJUsx3xsywvfeXtw4lwmphzgXJbOXd5QHvyX/wU+v/TdTwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAOf+H+PgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQ&#10;RfdI/QdrKnVHHRrSR4hTVZUq2GRBQELdufGQRMTjyHbSwNdjxAKWM3N059xsP+mOjWhda0jA3TIC&#10;hlQZ1VIt4PXldLsF5rwkJTtDKOATHezz2U0mU2Wu9Ixj6WsWQsilUkDjfZ9y7qoGtXRL0yOF27ux&#10;Wvow2porK68hXHd8FUVrrmVL4UMjezw2WH2UgxbwVNBbYR9HU5zIHXf6Kx7KcyzEYj4dHoB5nPwf&#10;DD/6QR3y4HQxAynHOgFJEm8CKmC1SYAFYL1L7oFdfhc8z/j/Bvk3AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhALX3yFvmAQAAMQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOf+H+PgAAAACQEAAA8AAAAAAAAAAAAAAAAAQAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAABNBQAAAAA=&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
                 <v:stroke dashstyle="dash"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00825F5C" w:rsidRPr="00825F5C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">poprzez ustaloną służebność gruntową na działce nr </w:t>
       </w:r>
       <w:r w:rsidR="00FC477C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003221D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -2656,51 +2700,51 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="4A7AADA1" id="Łącznik prosty 26" o:spid="_x0000_s1026" style="position:absolute;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="327.45pt,14pt" to="521.8pt,14pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaUXvE5AEAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LdxA0EyznESC99&#10;BE37ATS5lAjwBZKx7L/vkrKlpC1QIMiFosid2ZnRanN7NJocIETlbEuXi5oSsNwJZbuW/vp5/+GG&#10;kpiYFUw7Cy09QaS32/fvNoNvYOV6pwUEgiQ2NoNvaZ+Sb6oq8h4MiwvnweKldMGwhK+hq0RgA7Ib&#10;Xa3qel0NLggfHIcY8XQ3XtJt4ZcSePouZYREdEtRWyprKOs+r9V2w5ouMN8rfpbBXqHCMGWx6US1&#10;Y4mRp6D+ojKKBxedTAvuTOWkVByKB3SzrP9w89gzD8ULhhP9FFN8O1r+7XBnHwLGMPjYRP8Qsouj&#10;DCY/UR85lrBOU1hwTITj4epqfXN1jZnyy101A32I6TM4Q/KmpVrZ7IM17PAlJmyGpZeSfKwtGVq6&#10;/ljojBctjbYrgOi0EvdK61xWpgLudCAHht9z3y1LjX4yX50Yzz5d13X5qthhKi/9XjDl5jsW+xEk&#10;cJcnATHa5kZQJucsdQ6m7NJJw6j5B0iiRI5ilJpndlbHOAeblhMvVmeYRC8TsP4/8Fw/q5rAo/nJ&#10;5GjlZdfRx6Wzs2kCG2Vd+Ff3dLxIlmM9xvLMd97unTiVkSkXOJglufNPlCf/+XuBz7/69jcAAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAy4in93wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SHuHyJN2YynrqLau6TRNmuDSAwUJccsar61onCpJu8LTk4kDHG1/+v392X7SHRvRutaQgIdlBAyp&#10;MqqlWsDb6+l+A8x5SUp2hlDAFzrY57O7TKbKXOkFx9LXLISQS6WAxvs+5dxVDWrplqZHCreLsVr6&#10;MNqaKyuvIVx3fBVFCdeypfChkT0eG6w+y0ELeC7ovbBPoylO5I5b/R0P5UcsxGI+HXbAPE7+D4ab&#10;flCHPDidzUDKsU5A8rjeBlTAahM63YBoHSfAzr8bnmf8f4X8BwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAJpRe8TkAQAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADLiKf3fAAAACgEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
+              <v:line w14:anchorId="61E0538A" id="Łącznik prosty 26" o:spid="_x0000_s1026" style="position:absolute;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="327.45pt,14pt" to="521.8pt,14pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaUXvE5AEAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LdxA0EyznESC99&#10;BE37ATS5lAjwBZKx7L/vkrKlpC1QIMiFosid2ZnRanN7NJocIETlbEuXi5oSsNwJZbuW/vp5/+GG&#10;kpiYFUw7Cy09QaS32/fvNoNvYOV6pwUEgiQ2NoNvaZ+Sb6oq8h4MiwvnweKldMGwhK+hq0RgA7Ib&#10;Xa3qel0NLggfHIcY8XQ3XtJt4ZcSePouZYREdEtRWyprKOs+r9V2w5ouMN8rfpbBXqHCMGWx6US1&#10;Y4mRp6D+ojKKBxedTAvuTOWkVByKB3SzrP9w89gzD8ULhhP9FFN8O1r+7XBnHwLGMPjYRP8Qsouj&#10;DCY/UR85lrBOU1hwTITj4epqfXN1jZnyy101A32I6TM4Q/KmpVrZ7IM17PAlJmyGpZeSfKwtGVq6&#10;/ljojBctjbYrgOi0EvdK61xWpgLudCAHht9z3y1LjX4yX50Yzz5d13X5qthhKi/9XjDl5jsW+xEk&#10;cJcnATHa5kZQJucsdQ6m7NJJw6j5B0iiRI5ilJpndlbHOAeblhMvVmeYRC8TsP4/8Fw/q5rAo/nJ&#10;5GjlZdfRx6Wzs2kCG2Vd+Ff3dLxIlmM9xvLMd97unTiVkSkXOJglufNPlCf/+XuBz7/69jcAAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAy4in93wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SHuHyJN2YynrqLau6TRNmuDSAwUJccsar61onCpJu8LTk4kDHG1/+v392X7SHRvRutaQgIdlBAyp&#10;MqqlWsDb6+l+A8x5SUp2hlDAFzrY57O7TKbKXOkFx9LXLISQS6WAxvs+5dxVDWrplqZHCreLsVr6&#10;MNqaKyuvIVx3fBVFCdeypfChkT0eG6w+y0ELeC7ovbBPoylO5I5b/R0P5UcsxGI+HXbAPE7+D4ab&#10;flCHPDidzUDKsU5A8rjeBlTAahM63YBoHSfAzr8bnmf8f4X8BwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAJpRe8TkAQAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADLiKf3fAAAACgEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
                 <v:stroke dashstyle="dash"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00825F5C" w:rsidRPr="00825F5C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>poprzez istniejącą służebność drogową na działce/działkach nr</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75713E68" w14:textId="77777777" w:rsidR="00825F5C" w:rsidRPr="00825F5C" w:rsidRDefault="00FC477C" w:rsidP="00497094">
       <w:pPr>
@@ -2783,394 +2827,102 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="4FF7C109" id="Łącznik prosty 30" o:spid="_x0000_s1026" style="position:absolute;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="191.55pt,13.8pt" to="387.8pt,13.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1PM+H5gEAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Ld2m0EyznESC99&#10;BH18AE0uLQJ8gWQs+e+7pGwpaQsEKHqhqOXOzsxyub0djCYnCFE529LloqYELHdC2WNLf/64f/OB&#10;kpiYFUw7Cy09Q6S3u9evtr1vYOU6pwUEgkVsbHrf0i4l31RV5B0YFhfOg8VD6YJhCX/DsRKB9Vjd&#10;6GpV15uqd0H44DjEiNH9eEh3pb6UwNNXKSMkoluK2lJZQ1kPea12W9YcA/Od4hcZ7B9UGKYskk6l&#10;9iwx8hjUH6WM4sFFJ9OCO1M5KRWH4gHdLOvf3HzvmIfiBZsT/dSm+P/K8i+nO/sQsA29j030DyG7&#10;GGQw+Yv6yFCadZ6aBUMiHIOrdzer9XpDCb+eVTPQh5g+gjMkb1qqlc0+WMNOn2JCMky9puSwtqRv&#10;6ebtGq+IGy9aGu2xAKLTStwrrXNamQq404GcGN7n4bgsOfrRfHZijL1f13W5VWSY0gvfs0qZfM9i&#10;N4IE7vIkIEbbTARlci5S58aUXTprGDV/A0mUyK0YpeaZndUxzsGm5VQXszNMopcJWL8MvOTPqibw&#10;aH4yOVp5zjr6uDI7myawUdaFv7Gn4SpZjvnYlie+8/bgxLmMTDnAwSyduzyiPPlP/wt8fuq7XwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhANZMy7neAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj01Pg0AQ&#10;hu8m/ofNmHizS0ssLbI0pkmjFw6iielty45AZGcJu1D01zvGQ73Nx5N3nsl2s+3EhINvHSlYLiIQ&#10;SJUzLdUK3l4PdxsQPmgyunOECr7Qwy6/vsp0atyZXnAqQy04hHyqFTQh9KmUvmrQar9wPRLvPtxg&#10;deB2qKUZ9JnDbSdXUbSWVrfEFxrd477B6rMcrYLngt6L4WlyxYH8fmu/47E8xkrd3syPDyACzuEC&#10;w68+q0POTic3kvGiUxBv4iWjClbJGgQDSXLPxelvIPNM/v8g/wEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQD1PM+H5gEAADIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDWTMu53gAAAAkBAAAPAAAAAAAAAAAAAAAAAEAEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
+              <v:line w14:anchorId="63E70730" id="Łącznik prosty 30" o:spid="_x0000_s1026" style="position:absolute;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="191.55pt,13.8pt" to="387.8pt,13.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1PM+H5gEAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Ld2m0EyznESC99&#10;BH18AE0uLQJ8gWQs+e+7pGwpaQsEKHqhqOXOzsxyub0djCYnCFE529LloqYELHdC2WNLf/64f/OB&#10;kpiYFUw7Cy09Q6S3u9evtr1vYOU6pwUEgkVsbHrf0i4l31RV5B0YFhfOg8VD6YJhCX/DsRKB9Vjd&#10;6GpV15uqd0H44DjEiNH9eEh3pb6UwNNXKSMkoluK2lJZQ1kPea12W9YcA/Od4hcZ7B9UGKYskk6l&#10;9iwx8hjUH6WM4sFFJ9OCO1M5KRWH4gHdLOvf3HzvmIfiBZsT/dSm+P/K8i+nO/sQsA29j030DyG7&#10;GGQw+Yv6yFCadZ6aBUMiHIOrdzer9XpDCb+eVTPQh5g+gjMkb1qqlc0+WMNOn2JCMky9puSwtqRv&#10;6ebtGq+IGy9aGu2xAKLTStwrrXNamQq404GcGN7n4bgsOfrRfHZijL1f13W5VWSY0gvfs0qZfM9i&#10;N4IE7vIkIEbbTARlci5S58aUXTprGDV/A0mUyK0YpeaZndUxzsGm5VQXszNMopcJWL8MvOTPqibw&#10;aH4yOVp5zjr6uDI7myawUdaFv7Gn4SpZjvnYlie+8/bgxLmMTDnAwSyduzyiPPlP/wt8fuq7XwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhANZMy7neAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj01Pg0AQ&#10;hu8m/ofNmHizS0ssLbI0pkmjFw6iielty45AZGcJu1D01zvGQ73Nx5N3nsl2s+3EhINvHSlYLiIQ&#10;SJUzLdUK3l4PdxsQPmgyunOECr7Qwy6/vsp0atyZXnAqQy04hHyqFTQh9KmUvmrQar9wPRLvPtxg&#10;deB2qKUZ9JnDbSdXUbSWVrfEFxrd477B6rMcrYLngt6L4WlyxYH8fmu/47E8xkrd3syPDyACzuEC&#10;w68+q0POTic3kvGiUxBv4iWjClbJGgQDSXLPxelvIPNM/v8g/wEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQD1PM+H5gEAADIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDWTMu53gAAAAkBAAAPAAAAAAAAAAAAAAAAAEAEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
                 <v:stroke dashstyle="dash"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00B712D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">zapisanych w </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">księdze wieczystej nr </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20327BC9" w14:textId="77777777" w:rsidR="00587861" w:rsidRPr="00E00297" w:rsidRDefault="00587861" w:rsidP="00587861">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="5D42742D" w14:textId="77777777" w:rsidR="00EE1498" w:rsidRDefault="00EE1498" w:rsidP="00033126">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00297">
+    </w:p>
+    <w:p w14:paraId="6855ADC2" w14:textId="77777777" w:rsidR="00C05C2E" w:rsidRDefault="00C05C2E" w:rsidP="00033126">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Sposób odbioru:</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E3AB484" w14:textId="1525AD53" w:rsidR="00033126" w:rsidRPr="006820FF" w:rsidRDefault="003B0AE1" w:rsidP="00033126">
-[...67 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="42C995E5" w14:textId="77777777" w:rsidR="00C05C2E" w:rsidRDefault="00C05C2E" w:rsidP="00033126">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">w postaci papierowej </w:t>
-[...9 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D2BEABE" w14:textId="5F8E88CF" w:rsidR="00033126" w:rsidRPr="006820FF" w:rsidRDefault="003B0AE1" w:rsidP="00033126">
-[...213 lines deleted...]
-    <w:p w14:paraId="5D42742D" w14:textId="77777777" w:rsidR="00EE1498" w:rsidRDefault="00EE1498" w:rsidP="00033126">
+    <w:p w14:paraId="683BB333" w14:textId="77777777" w:rsidR="00C05C2E" w:rsidRDefault="00C05C2E" w:rsidP="00033126">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44E3ADC3" w14:textId="77777777" w:rsidR="008C6B78" w:rsidRDefault="008C6B78" w:rsidP="00033126">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="596FCA32" w14:textId="77777777" w:rsidR="00BC6DA7" w:rsidRDefault="00232F60" w:rsidP="00110DBA">
       <w:pPr>
         <w:ind w:left="4536"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3225,51 +2977,51 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="4579498C" id="Łącznik prosty 8" o:spid="_x0000_s1026" style="position:absolute;z-index:251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="4in,7.9pt" to="450pt,7.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTQ1f84QEAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LdOikEyznESC99&#10;BH18AE0uJQJ8gWQs+e+7pGwpaQsUKHqhKHJndma02t2NRpMThKicbel6VVMCljuhbNfSH98f3ryn&#10;JCZmBdPOQkvPEOnd/vWr3eAb2LjeaQGBIImNzeBb2qfkm6qKvAfD4sp5sHgpXTAs4WvoKhHYgOxG&#10;V5u6vqkGF4QPjkOMeHqYLum+8EsJPH2RMkIiuqWoLZU1lPWY12q/Y00XmO8Vv8hg/6DCMGWx6Ux1&#10;YImRp6B+ozKKBxedTCvuTOWkVByKB3Szrn9x861nHooXDCf6Oab4/2j559O9fQwYw+BjE/1jyC5G&#10;GUx+oj4ylrDOc1gwJsLxcFNvb9/VmCm/3lUL0IeYPoAzJG9aqpXNPljDTh9jwmZYei3Jx9qSoaU3&#10;b7eZznjR0mi7AohOK/GgtM5lZSrgXgdyYvg9j9261Ogn88mJ6ex2W6OmqcNcXvq9YMrNDyz2E0jg&#10;7oLRNjeCMjkXqUswZZfOGibNX0ESJXIUk9Q8s4s6xjnYtJ55sTrDJHqZgfXfgZf6RdUMnszPJicr&#10;L7tOPq6dnU0z2Cjrwp+6p/EqWU71GN4z33l7dOJcRqZc4GCWfC8/UZ785+8Fvvzq+58AAAD//wMA&#10;UEsDBBQABgAIAAAAIQCnW6dg3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqA1VCw1xKlSpgksOBCTEzY2XJCJeR7aTBr6eRRzKcWdGs/Py7ex6MWGInScN1wsFAqn2tqNG&#10;w+vL/uoOREyGrOk9oYYvjLAtzs9yk1l/pGecqtQILqGYGQ1tSkMmZaxbdCYu/IDE3ocPziQ+QyNt&#10;MEcud728UWotnemIP7RmwF2L9Wc1Og1PJb2V4XHy5Z7ibuO+l2P1vtT68mJ+uAeRcE6nMPzO5+lQ&#10;8KaDH8lG0WtY3a6ZJbGxYgQObJRi4fAnyCKX/wmKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDTQ1f84QEAADIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCnW6dg3QAAAAkBAAAPAAAAAAAAAAAAAAAAADsEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAARQUAAAAA&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
+              <v:line w14:anchorId="6E642894" id="Łącznik prosty 8" o:spid="_x0000_s1026" style="position:absolute;z-index:251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="4in,7.9pt" to="450pt,7.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTQ1f84QEAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LdOikEyznESC99&#10;BH18AE0uJQJ8gWQs+e+7pGwpaQsUKHqhKHJndma02t2NRpMThKicbel6VVMCljuhbNfSH98f3ryn&#10;JCZmBdPOQkvPEOnd/vWr3eAb2LjeaQGBIImNzeBb2qfkm6qKvAfD4sp5sHgpXTAs4WvoKhHYgOxG&#10;V5u6vqkGF4QPjkOMeHqYLum+8EsJPH2RMkIiuqWoLZU1lPWY12q/Y00XmO8Vv8hg/6DCMGWx6Ux1&#10;YImRp6B+ozKKBxedTCvuTOWkVByKB3Szrn9x861nHooXDCf6Oab4/2j559O9fQwYw+BjE/1jyC5G&#10;GUx+oj4ylrDOc1gwJsLxcFNvb9/VmCm/3lUL0IeYPoAzJG9aqpXNPljDTh9jwmZYei3Jx9qSoaU3&#10;b7eZznjR0mi7AohOK/GgtM5lZSrgXgdyYvg9j9261Ogn88mJ6ex2W6OmqcNcXvq9YMrNDyz2E0jg&#10;7oLRNjeCMjkXqUswZZfOGibNX0ESJXIUk9Q8s4s6xjnYtJ55sTrDJHqZgfXfgZf6RdUMnszPJicr&#10;L7tOPq6dnU0z2Cjrwp+6p/EqWU71GN4z33l7dOJcRqZc4GCWfC8/UZ785+8Fvvzq+58AAAD//wMA&#10;UEsDBBQABgAIAAAAIQCnW6dg3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqA1VCw1xKlSpgksOBCTEzY2XJCJeR7aTBr6eRRzKcWdGs/Py7ex6MWGInScN1wsFAqn2tqNG&#10;w+vL/uoOREyGrOk9oYYvjLAtzs9yk1l/pGecqtQILqGYGQ1tSkMmZaxbdCYu/IDE3ocPziQ+QyNt&#10;MEcud728UWotnemIP7RmwF2L9Wc1Og1PJb2V4XHy5Z7ibuO+l2P1vtT68mJ+uAeRcE6nMPzO5+lQ&#10;8KaDH8lG0WtY3a6ZJbGxYgQObJRi4fAnyCKX/wmKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDTQ1f84QEAADIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCnW6dg3QAAAAkBAAAPAAAAAAAAAAAAAAAAADsEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAARQUAAAAA&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
                 <v:stroke dashstyle="dash"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="30ACD6ED" w14:textId="77777777" w:rsidR="006506C9" w:rsidRDefault="0045668B" w:rsidP="00DF53ED">
       <w:pPr>
         <w:ind w:left="4536"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000975C4">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
@@ -3509,160 +3261,218 @@
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C7DD1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>protokół przyjęcia granic nieruchomości</w:t>
       </w:r>
       <w:r w:rsidR="00B82BCA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AED0E2B" w14:textId="77777777" w:rsidR="00710448" w:rsidRPr="00A6283A" w:rsidRDefault="007460B9" w:rsidP="003F7347">
+    <w:p w14:paraId="4AED0E2B" w14:textId="49B2DB46" w:rsidR="00710448" w:rsidRPr="00A6283A" w:rsidRDefault="007460B9" w:rsidP="003F7347">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A6283A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Załączniki -</w:t>
       </w:r>
       <w:r w:rsidRPr="00A6283A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> podział dokonywany w oparciu o art. 95 pkt 1-8 ustawy o gospodarce nieruchomościami z  dnia 21 sierpnia 1997r.:</w:t>
+        <w:t xml:space="preserve"> podział dokonywany w oparciu o art. 95 pkt 1-8 ustawy o gospodarce nieruchomościami </w:t>
+      </w:r>
+      <w:r w:rsidR="00C05C2E" w:rsidRPr="00A6283A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>z dnia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6283A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21 sierpnia 1997r.:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0345522E" w14:textId="77777777" w:rsidR="00393327" w:rsidRDefault="00393327" w:rsidP="00710448">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>wypis z rejestru gruntów;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="156E57ED" w14:textId="77777777" w:rsidR="00710448" w:rsidRDefault="00710448" w:rsidP="00710448">
+    <w:p w14:paraId="156E57ED" w14:textId="68DB206E" w:rsidR="00710448" w:rsidRDefault="00710448" w:rsidP="00710448">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C7DD1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>aktualny oryginał odpisu z księgi wieczystej dla dzielonej nieruchomości lub oświadczenie przedstawiające aktualny stan wpisów w księdze wieczystej założonej dla nieruchomości objętej wnioskiem o podział wraz ze wskazaniem numeru księgi wieczystej (oświadczenie to, składa się pod rygorem odpowiedzialności karnej za składanie fałszywych zeznań. Składający oświadczenie jest obowiązany do zawarcia w nim klauzuli następującej treści: „Jestem świadomy odpowiedzialności karnej za złożenie fałszywego oświadczenia”. Klauzula ta zastępuje pouczenie organu o odpowiedzialności karnej za składanie fałszywych zeznań, albo  zaświadczenie o stanie prawnym, jaki wynika ze zbioru dokumentów;</w:t>
+        <w:t xml:space="preserve">aktualny oryginał odpisu z księgi wieczystej dla dzielonej nieruchomości lub oświadczenie przedstawiające aktualny stan wpisów w księdze wieczystej założonej dla nieruchomości objętej wnioskiem o podział wraz ze wskazaniem numeru księgi wieczystej (oświadczenie to, składa się pod rygorem odpowiedzialności karnej za składanie fałszywych zeznań. Składający oświadczenie jest obowiązany do zawarcia w nim klauzuli następującej treści: „Jestem świadomy odpowiedzialności karnej za złożenie fałszywego oświadczenia”. Klauzula ta zastępuje pouczenie organu o odpowiedzialności karnej za składanie fałszywych </w:t>
+      </w:r>
+      <w:r w:rsidR="00C05C2E" w:rsidRPr="003C7DD1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zeznań</w:t>
+      </w:r>
+      <w:r w:rsidR="00C05C2E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C7DD1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C05C2E" w:rsidRPr="003C7DD1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>albo zaświadczenie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C7DD1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o stanie prawnym, jaki wynika ze zbioru dokumentów;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="452FCED4" w14:textId="77777777" w:rsidR="00710448" w:rsidRDefault="00710448" w:rsidP="00710448">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
         </w:tabs>
@@ -3891,75 +3701,75 @@
               <w:ind w:right="79"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Administrator danych </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7626" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09D0270D" w14:textId="77777777" w:rsidR="000326F1" w:rsidRDefault="000326F1" w:rsidP="00573370">
+          <w:p w14:paraId="09D0270D" w14:textId="7BB48D71" w:rsidR="000326F1" w:rsidRDefault="000326F1" w:rsidP="00573370">
             <w:pPr>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:ind w:right="26"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>Prezydent Miasta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Żory,  ul.</w:t>
+            <w:r w:rsidR="00926201">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t>Żory, ul.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>Aleja Wojska Polskiego 25, 44-240 Żory</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000326F1" w14:paraId="356F038B" w14:textId="77777777" w:rsidTr="00573370">
         <w:trPr>
           <w:trHeight w:val="724"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2817" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -4012,128 +3822,140 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>Danych</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> Osobowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7626" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0FF05587" w14:textId="77777777" w:rsidR="000326F1" w:rsidRDefault="000326F1" w:rsidP="00573370">
+          <w:p w14:paraId="0FF05587" w14:textId="221E19B1" w:rsidR="000326F1" w:rsidRDefault="000326F1" w:rsidP="00573370">
             <w:pPr>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:ind w:right="26"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>adres e-mail</w:t>
             </w:r>
             <w:r w:rsidRPr="00E87790">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00E87790">
               <w:rPr>
                 <w:rStyle w:val="Hipercze"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>iod@um.zory.pl</w:t>
             </w:r>
             <w:r w:rsidRPr="00E87790">
               <w:rPr>
                 <w:rStyle w:val="Hipercze"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> |</w:t>
             </w:r>
             <w:r w:rsidR="005A3B01">
               <w:rPr>
                 <w:rStyle w:val="Hipercze"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">telefon:  </w:t>
+            <w:r w:rsidR="00926201">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t>telefon: 32</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
-              <w:t>32 43 48 133</w:t>
+              <w:t xml:space="preserve"> 43 48 133</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="120DC5EE" w14:textId="77777777" w:rsidR="000326F1" w:rsidRDefault="000326F1" w:rsidP="00573370">
+          <w:p w14:paraId="120DC5EE" w14:textId="795ABBE3" w:rsidR="000326F1" w:rsidRDefault="000326F1" w:rsidP="00573370">
             <w:pPr>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:ind w:right="26"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">siedziba: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
-              <w:t>Urząd Miasta Żory ul. Rynek 9,  44-240 Żory</w:t>
+              <w:t xml:space="preserve">Urząd Miasta Żory ul. Rynek </w:t>
+            </w:r>
+            <w:r w:rsidR="00926201">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t>9, 44</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t>-240 Żory</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000326F1" w14:paraId="46CD8E0C" w14:textId="77777777" w:rsidTr="00573370">
         <w:trPr>
           <w:trHeight w:val="1038"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2817" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7EE7BB4B" w14:textId="77777777" w:rsidR="000326F1" w:rsidRDefault="000326F1" w:rsidP="00573370">
             <w:pPr>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -4511,51 +4333,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>osobowych</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7626" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FA463C3" w14:textId="77777777" w:rsidR="000326F1" w:rsidRDefault="000326F1" w:rsidP="00573370">
+          <w:p w14:paraId="6FA463C3" w14:textId="3BD75EA2" w:rsidR="000326F1" w:rsidRDefault="000326F1" w:rsidP="00573370">
             <w:pPr>
               <w:spacing w:after="1" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="26"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>Dane osobowe będą</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>przechowywane</w:t>
             </w:r>
@@ -4607,51 +4429,63 @@
               </w:rPr>
               <w:t>zebrane</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>lub w</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
-              <w:t>okresie wyznaczonym  przepisami prawa.</w:t>
+              <w:t xml:space="preserve">okresie </w:t>
+            </w:r>
+            <w:r w:rsidR="00926201">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t>wyznaczonym przepisami</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prawa.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>Po zrealizowaniu celu, dla którego dane zostały</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>zebrane, mogą one być</w:t>
             </w:r>
@@ -4841,51 +4675,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>osób</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7626" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0BF0D23F" w14:textId="77777777" w:rsidR="000326F1" w:rsidRDefault="000326F1" w:rsidP="00573370">
+          <w:p w14:paraId="0BF0D23F" w14:textId="5153A500" w:rsidR="000326F1" w:rsidRDefault="000326F1" w:rsidP="00573370">
             <w:pPr>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:ind w:left="34" w:right="28"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>Każda</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>osoba,</w:t>
             </w:r>
@@ -4949,63 +4783,57 @@
               </w:rPr>
               <w:t>korzystać</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>z</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
-              <w:t>uprawnienia do wystąpienia z </w:t>
-[...11 lines deleted...]
-              <w:t>żądaniem</w:t>
+              <w:t xml:space="preserve">uprawnienia do wystąpienia </w:t>
+            </w:r>
+            <w:r w:rsidR="00926201">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t>z żądaniem</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>dostępu do swoich danych osobowych,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>sprostowania</w:t>
             </w:r>
@@ -5739,75 +5567,78 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:position w:val="5"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Realizacja obowiązku informacyjnego w związku z art. 13 Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000326F1" w:rsidRPr="005F0700" w:rsidSect="00E02F86">
-      <w:footerReference w:type="default" r:id="rId8"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="567" w:footer="283" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="024C5130" w14:textId="77777777" w:rsidR="0019199B" w:rsidRDefault="0019199B">
+    <w:p w14:paraId="7E5D078B" w14:textId="77777777" w:rsidR="005C4E19" w:rsidRDefault="005C4E19">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78708166" w14:textId="77777777" w:rsidR="0019199B" w:rsidRDefault="0019199B">
+    <w:p w14:paraId="16EECC81" w14:textId="77777777" w:rsidR="005C4E19" w:rsidRDefault="005C4E19">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -5824,77 +5655,80 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
+    <w:altName w:val="Palatino Linotype"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7CA1865B" w14:textId="77777777" w:rsidR="007551A9" w:rsidRPr="007551A9" w:rsidRDefault="003B0AE1">
+  <w:p w14:paraId="39579BED" w14:textId="77777777" w:rsidR="00323965" w:rsidRDefault="00323965">
+    <w:pPr>
+      <w:pStyle w:val="Stopka"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7CA1865B" w14:textId="77777777" w:rsidR="007551A9" w:rsidRPr="007551A9" w:rsidRDefault="005C4E19">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="-1076128657"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="007551A9" w:rsidRPr="007551A9">
@@ -5944,51 +5778,51 @@
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="007551A9" w:rsidRPr="007551A9">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> z 3</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5BAC553B" w14:textId="77777777" w:rsidR="005F0700" w:rsidRDefault="005F0700" w:rsidP="005F0700">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="a0"/>
       <w:tblW w:w="10440" w:type="dxa"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="10440"/>
     </w:tblGrid>
     <w:tr w:rsidR="00813A79" w14:paraId="7F4D9FE5" w14:textId="77777777" w:rsidTr="007C009D">
       <w:trPr>
         <w:trHeight w:val="170"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="10440" w:type="dxa"/>
           <w:tcMar>
             <w:top w:w="100" w:type="dxa"/>
             <w:left w:w="100" w:type="dxa"/>
@@ -6026,94 +5860,114 @@
             <w:t>3</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5FFC0DF3" w14:textId="77777777" w:rsidR="00813A79" w:rsidRDefault="00813A79" w:rsidP="005F0700">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14CE0559" w14:textId="77777777" w:rsidR="0019199B" w:rsidRDefault="0019199B">
+    <w:p w14:paraId="5000E656" w14:textId="77777777" w:rsidR="005C4E19" w:rsidRDefault="005C4E19">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D9A8FA6" w14:textId="77777777" w:rsidR="0019199B" w:rsidRDefault="0019199B">
+    <w:p w14:paraId="58E642B7" w14:textId="77777777" w:rsidR="005C4E19" w:rsidRDefault="005C4E19">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="411A4CA5" w14:textId="77777777" w:rsidR="00323965" w:rsidRDefault="00323965">
+    <w:pPr>
+      <w:pStyle w:val="Nagwek"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4778FC6C" w14:textId="77777777" w:rsidR="00323965" w:rsidRDefault="00323965">
+    <w:pPr>
+      <w:pStyle w:val="Nagwek"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabela-Siatka"/>
       <w:tblW w:w="10440" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="10440"/>
     </w:tblGrid>
     <w:tr w:rsidR="00BC7509" w14:paraId="5FD311DA" w14:textId="77777777" w:rsidTr="00C52D8D">
       <w:trPr>
         <w:trHeight w:val="1207"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="10440" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="4CAFBDAF" w14:textId="17DC99C2" w:rsidR="00BC7509" w:rsidRPr="009B604F" w:rsidRDefault="00033126" w:rsidP="00033126">
+        <w:p w14:paraId="4CAFBDAF" w14:textId="33BA6B26" w:rsidR="00BC7509" w:rsidRPr="009B604F" w:rsidRDefault="00033126" w:rsidP="00033126">
           <w:pPr>
             <w:spacing w:before="80"/>
             <w:ind w:right="972"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Book Antiqua" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:b/>
               <w:spacing w:val="30"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A97119">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
             </w:rPr>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C42D62A" wp14:editId="578AD944">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5278755</wp:posOffset>
                 </wp:positionH>
@@ -8686,167 +8540,171 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="345718211">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="303119127">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1003241647">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1768843771">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1138037373">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00813A79"/>
     <w:rsid w:val="000001DA"/>
     <w:rsid w:val="000208A9"/>
     <w:rsid w:val="000237A9"/>
     <w:rsid w:val="000326F1"/>
     <w:rsid w:val="00033126"/>
     <w:rsid w:val="000832A2"/>
     <w:rsid w:val="00090CE5"/>
     <w:rsid w:val="000975C4"/>
     <w:rsid w:val="000B58CC"/>
     <w:rsid w:val="000E17B5"/>
     <w:rsid w:val="00103E4B"/>
     <w:rsid w:val="001045EE"/>
     <w:rsid w:val="00106FEA"/>
     <w:rsid w:val="00110DBA"/>
     <w:rsid w:val="00122FD6"/>
     <w:rsid w:val="001305A3"/>
     <w:rsid w:val="001416BF"/>
     <w:rsid w:val="00143D7A"/>
     <w:rsid w:val="00171B5F"/>
     <w:rsid w:val="00181015"/>
     <w:rsid w:val="0019199B"/>
     <w:rsid w:val="00192F4C"/>
     <w:rsid w:val="001B3E18"/>
     <w:rsid w:val="001C4252"/>
     <w:rsid w:val="001D4FA8"/>
+    <w:rsid w:val="001E2A8D"/>
     <w:rsid w:val="001F4BA4"/>
     <w:rsid w:val="00216D54"/>
     <w:rsid w:val="00222053"/>
     <w:rsid w:val="00232F60"/>
     <w:rsid w:val="00235347"/>
     <w:rsid w:val="00251AFA"/>
     <w:rsid w:val="00253266"/>
     <w:rsid w:val="00260684"/>
     <w:rsid w:val="00277340"/>
     <w:rsid w:val="002A47ED"/>
     <w:rsid w:val="002B1055"/>
     <w:rsid w:val="002B2062"/>
     <w:rsid w:val="002D193D"/>
     <w:rsid w:val="0030797B"/>
     <w:rsid w:val="00312E10"/>
     <w:rsid w:val="003221D9"/>
     <w:rsid w:val="003222D6"/>
+    <w:rsid w:val="00323965"/>
     <w:rsid w:val="003272A4"/>
     <w:rsid w:val="00342038"/>
     <w:rsid w:val="00346E53"/>
     <w:rsid w:val="003474FE"/>
     <w:rsid w:val="00365400"/>
     <w:rsid w:val="00380602"/>
     <w:rsid w:val="003857D8"/>
+    <w:rsid w:val="00387559"/>
     <w:rsid w:val="00393327"/>
     <w:rsid w:val="003A23DF"/>
     <w:rsid w:val="003B0AE1"/>
     <w:rsid w:val="003B5F6F"/>
     <w:rsid w:val="003B6CD9"/>
     <w:rsid w:val="003B75F0"/>
     <w:rsid w:val="003C7DD1"/>
     <w:rsid w:val="003D19A7"/>
     <w:rsid w:val="003F49CB"/>
     <w:rsid w:val="003F7347"/>
     <w:rsid w:val="00404027"/>
     <w:rsid w:val="00411A71"/>
     <w:rsid w:val="00424881"/>
     <w:rsid w:val="0044113D"/>
     <w:rsid w:val="00450AE1"/>
     <w:rsid w:val="0045668B"/>
     <w:rsid w:val="00474DAC"/>
     <w:rsid w:val="00487E92"/>
     <w:rsid w:val="00493668"/>
     <w:rsid w:val="004953EF"/>
     <w:rsid w:val="00496A97"/>
     <w:rsid w:val="00497094"/>
     <w:rsid w:val="004A78EE"/>
     <w:rsid w:val="004C29A9"/>
     <w:rsid w:val="004C69D7"/>
     <w:rsid w:val="004C7BFA"/>
     <w:rsid w:val="004D105D"/>
     <w:rsid w:val="004F29CB"/>
     <w:rsid w:val="0050082A"/>
     <w:rsid w:val="00502D93"/>
     <w:rsid w:val="00534410"/>
     <w:rsid w:val="00540A86"/>
     <w:rsid w:val="005505C0"/>
     <w:rsid w:val="00553368"/>
     <w:rsid w:val="00562E8C"/>
     <w:rsid w:val="005652D6"/>
     <w:rsid w:val="0056720B"/>
     <w:rsid w:val="0057014C"/>
     <w:rsid w:val="00587861"/>
     <w:rsid w:val="00587D46"/>
     <w:rsid w:val="005A2060"/>
     <w:rsid w:val="005A3B01"/>
     <w:rsid w:val="005A44FF"/>
     <w:rsid w:val="005B2198"/>
+    <w:rsid w:val="005C4E19"/>
     <w:rsid w:val="005D0A63"/>
     <w:rsid w:val="005F0700"/>
     <w:rsid w:val="005F5A2D"/>
     <w:rsid w:val="005F5A75"/>
     <w:rsid w:val="00600980"/>
     <w:rsid w:val="00627B11"/>
     <w:rsid w:val="0064041B"/>
     <w:rsid w:val="006506C9"/>
     <w:rsid w:val="00654740"/>
     <w:rsid w:val="006619E1"/>
     <w:rsid w:val="00673E33"/>
     <w:rsid w:val="006746CF"/>
     <w:rsid w:val="006767BF"/>
     <w:rsid w:val="006820FF"/>
     <w:rsid w:val="006826B3"/>
     <w:rsid w:val="00694595"/>
     <w:rsid w:val="006B511C"/>
     <w:rsid w:val="006F3FA2"/>
     <w:rsid w:val="006F7FC1"/>
     <w:rsid w:val="00704364"/>
     <w:rsid w:val="00710448"/>
     <w:rsid w:val="00723CC2"/>
     <w:rsid w:val="007378F1"/>
     <w:rsid w:val="007460B9"/>
     <w:rsid w:val="00752EAC"/>
@@ -8859,109 +8717,112 @@
     <w:rsid w:val="00792053"/>
     <w:rsid w:val="007965FE"/>
     <w:rsid w:val="007A0144"/>
     <w:rsid w:val="007A1E79"/>
     <w:rsid w:val="007A75A4"/>
     <w:rsid w:val="007B14F6"/>
     <w:rsid w:val="007C009D"/>
     <w:rsid w:val="007D5012"/>
     <w:rsid w:val="00813026"/>
     <w:rsid w:val="00813A79"/>
     <w:rsid w:val="00821BFC"/>
     <w:rsid w:val="00825F5C"/>
     <w:rsid w:val="008264F3"/>
     <w:rsid w:val="00870D5C"/>
     <w:rsid w:val="0088783C"/>
     <w:rsid w:val="008A2A3F"/>
     <w:rsid w:val="008A6BB7"/>
     <w:rsid w:val="008B1138"/>
     <w:rsid w:val="008C08EC"/>
     <w:rsid w:val="008C406F"/>
     <w:rsid w:val="008C6B78"/>
     <w:rsid w:val="008F5003"/>
     <w:rsid w:val="009101EC"/>
     <w:rsid w:val="009220D9"/>
     <w:rsid w:val="00923AEC"/>
+    <w:rsid w:val="00926201"/>
     <w:rsid w:val="00933726"/>
     <w:rsid w:val="00982BDF"/>
     <w:rsid w:val="00993A8C"/>
     <w:rsid w:val="009A4245"/>
     <w:rsid w:val="009A534F"/>
     <w:rsid w:val="009B604F"/>
     <w:rsid w:val="009C27B8"/>
     <w:rsid w:val="009D2C7D"/>
     <w:rsid w:val="009D785D"/>
     <w:rsid w:val="009E6841"/>
     <w:rsid w:val="00A2216F"/>
     <w:rsid w:val="00A33278"/>
     <w:rsid w:val="00A34D8C"/>
     <w:rsid w:val="00A408E7"/>
     <w:rsid w:val="00A6283A"/>
     <w:rsid w:val="00A64AE1"/>
     <w:rsid w:val="00A87F8C"/>
     <w:rsid w:val="00AA244E"/>
     <w:rsid w:val="00AB2717"/>
     <w:rsid w:val="00AB58E9"/>
     <w:rsid w:val="00AD6AC8"/>
     <w:rsid w:val="00AE31BB"/>
     <w:rsid w:val="00AE3A73"/>
     <w:rsid w:val="00B226C8"/>
     <w:rsid w:val="00B36139"/>
     <w:rsid w:val="00B67D35"/>
     <w:rsid w:val="00B712D9"/>
     <w:rsid w:val="00B750A3"/>
     <w:rsid w:val="00B76DD9"/>
     <w:rsid w:val="00B82BCA"/>
     <w:rsid w:val="00BB4B37"/>
     <w:rsid w:val="00BB7628"/>
     <w:rsid w:val="00BC688A"/>
     <w:rsid w:val="00BC6DA7"/>
     <w:rsid w:val="00BC7509"/>
     <w:rsid w:val="00BD03E6"/>
     <w:rsid w:val="00BF2773"/>
     <w:rsid w:val="00BF7736"/>
     <w:rsid w:val="00C03069"/>
+    <w:rsid w:val="00C05C2E"/>
     <w:rsid w:val="00C475F3"/>
     <w:rsid w:val="00C52D8D"/>
     <w:rsid w:val="00C53149"/>
     <w:rsid w:val="00C73B26"/>
     <w:rsid w:val="00C824EE"/>
     <w:rsid w:val="00C97630"/>
     <w:rsid w:val="00CC3B8E"/>
     <w:rsid w:val="00CD5598"/>
     <w:rsid w:val="00CD7809"/>
     <w:rsid w:val="00CE29EF"/>
     <w:rsid w:val="00CE6E02"/>
     <w:rsid w:val="00CF21E9"/>
     <w:rsid w:val="00D077E4"/>
     <w:rsid w:val="00D212F7"/>
     <w:rsid w:val="00D33FFB"/>
     <w:rsid w:val="00D429B7"/>
     <w:rsid w:val="00D44FCE"/>
     <w:rsid w:val="00D46902"/>
     <w:rsid w:val="00D74E85"/>
     <w:rsid w:val="00D80E00"/>
+    <w:rsid w:val="00D974CA"/>
     <w:rsid w:val="00DA29E4"/>
     <w:rsid w:val="00DB15FE"/>
     <w:rsid w:val="00DB1649"/>
     <w:rsid w:val="00DC2114"/>
     <w:rsid w:val="00DC2B29"/>
     <w:rsid w:val="00DF41F2"/>
     <w:rsid w:val="00DF44C9"/>
     <w:rsid w:val="00DF53ED"/>
     <w:rsid w:val="00E02F86"/>
     <w:rsid w:val="00E11276"/>
     <w:rsid w:val="00E12756"/>
     <w:rsid w:val="00E2615C"/>
     <w:rsid w:val="00E437B1"/>
     <w:rsid w:val="00E4749E"/>
     <w:rsid w:val="00E536C9"/>
     <w:rsid w:val="00E87790"/>
     <w:rsid w:val="00E907D3"/>
     <w:rsid w:val="00ED5170"/>
     <w:rsid w:val="00ED601E"/>
     <w:rsid w:val="00EE1498"/>
     <w:rsid w:val="00F17AA5"/>
     <w:rsid w:val="00F232B0"/>
     <w:rsid w:val="00F27A73"/>
     <w:rsid w:val="00F3281C"/>
     <w:rsid w:val="00F40AC1"/>
@@ -9780,54 +9641,54 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1066102411">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.PNG"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -10128,67 +9989,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD0159EE-9C7C-44BA-B572-F4476E32E1C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>924</Words>
-  <Characters>5546</Characters>
+  <Words>885</Words>
+  <Characters>5312</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
+  <Lines>44</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6458</CharactersWithSpaces>
+  <CharactersWithSpaces>6185</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>