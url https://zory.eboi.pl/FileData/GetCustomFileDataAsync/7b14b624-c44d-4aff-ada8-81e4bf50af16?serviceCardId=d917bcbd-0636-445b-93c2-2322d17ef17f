--- v0 (2026-05-09)
+++ v1 (2026-08-12)
@@ -1,3270 +1,4328 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w14:paraId="24509925" w14:textId="77777777" w:rsidR="00B10F68" w:rsidRPr="000C4581" w:rsidRDefault="00CA42D4" w:rsidP="00CA42D4">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w14:paraId="0A4191D1" w14:textId="26D3578E" w:rsidR="004A78EE" w:rsidRPr="006331BF" w:rsidRDefault="009F38A4" w:rsidP="0025785B">
+      <w:pPr>
+        <w:pStyle w:val="Tekstblokowy"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="708"/>
-[...13 lines deleted...]
-          <w:tab w:val="left" w:pos="9912"/>
+          <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...21 lines deleted...]
-        <w:t>……....................................</w:t>
+        <w:spacing w:before="480"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3741DF91" wp14:editId="78C707D6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4572000</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>292100</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2057400" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="5" name="Łącznik prosty 5"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2057400" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="6350" cmpd="sng">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1">
+                              <a:lumMod val="75000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                          <a:prstDash val="dash"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="69C0765D" id="Łącznik prosty 5" o:spid="_x0000_s1026" style="position:absolute;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="5in,23pt" to="522pt,23pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTQ1f84QEAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LdOikEyznESC99&#10;BH18AE0uJQJ8gWQs+e+7pGwpaQsUKHqhKHJndma02t2NRpMThKicbel6VVMCljuhbNfSH98f3ryn&#10;JCZmBdPOQkvPEOnd/vWr3eAb2LjeaQGBIImNzeBb2qfkm6qKvAfD4sp5sHgpXTAs4WvoKhHYgOxG&#10;V5u6vqkGF4QPjkOMeHqYLum+8EsJPH2RMkIiuqWoLZU1lPWY12q/Y00XmO8Vv8hg/6DCMGWx6Ux1&#10;YImRp6B+ozKKBxedTCvuTOWkVByKB3Szrn9x861nHooXDCf6Oab4/2j559O9fQwYw+BjE/1jyC5G&#10;GUx+oj4ylrDOc1gwJsLxcFNvb9/VmCm/3lUL0IeYPoAzJG9aqpXNPljDTh9jwmZYei3Jx9qSoaU3&#10;b7eZznjR0mi7AohOK/GgtM5lZSrgXgdyYvg9j9261Ogn88mJ6ex2W6OmqcNcXvq9YMrNDyz2E0jg&#10;7oLRNjeCMjkXqUswZZfOGibNX0ESJXIUk9Q8s4s6xjnYtJ55sTrDJHqZgfXfgZf6RdUMnszPJicr&#10;L7tOPq6dnU0z2Cjrwp+6p/EqWU71GN4z33l7dOJcRqZc4GCWfC8/UZ785+8Fvvzq+58AAAD//wMA&#10;UEsDBBQABgAIAAAAIQCoDMKZ3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9h&#10;GcGb3WhDrTGbIoWilxyMgvS2zY5JMDsbdjdp9NM7xUM9zb8f773JN7PtxYQ+dI4U3C4SEEi1Mx01&#10;Ct7fdjdrECFqMrp3hAq+McCmuLzIdWbckV5xqmIjWIRCphW0MQ6ZlKFu0eqwcAMS3z6dtzry6Btp&#10;vD6yuO3lXZKspNUdsUOrB9y2WH9Vo1XwUtJH6Z8nV+4obB/sz3Ks9kulrq/mp0cQEed4huEUn6ND&#10;wZkObiQTRK/gnuUZVZCuuJ6AJE25O/xtZJHL/y8UvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDTQ1f84QEAADIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCoDMKZ3QAAAAoBAAAPAAAAAAAAAAAAAAAAADsEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAARQUAAAAA&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
+                <v:stroke dashstyle="dash"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D262CF7" wp14:editId="0684826C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>290830</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3543300" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Łącznik prosty 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3543300" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="6350" cmpd="sng">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1">
+                              <a:lumMod val="75000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                          <a:prstDash val="dash"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="0DD0AB13" id="Łącznik prosty 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,22.9pt" to="279pt,22.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWGWXA4QEAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAUvBfoPxC815LtOi0EyznESC9d&#10;gi4fQHORCHADyVjy3/eRlKWkLVAgyIWiyDfzZkZP+9tRK3TmPkhrWrxe1RhxQy2Tpmvxr5/37z5i&#10;FCIxjChreIsvPODbw9s3+8E1fGN7qxj3CEhMaAbX4j5G11RVoD3XJKys4wYuhfWaRHj1XcU8GYBd&#10;q2pT1zfVYD1z3lIeApweyyU+ZH4hOI3fhAg8ItVi0Bbz6vN6Smt12JOm88T1kk4yyAtUaCINNJ2p&#10;jiQS9OjlX1RaUm+DFXFFra6sEJLy7AHcrOs/3PzoiePZC4QT3BxTeD1a+vV8Zx48xDC40AT34JOL&#10;UXidnqAPjTmsyxwWHyOicLjdvd9ua8iUXu+qBeh8iJ+41ShtWqykST5IQ86fQ4RmUHotScfKoKHF&#10;N9tdotOOtTiYLgOCVZLdS6VSWZ4Kfqc8OhP4nqdunWvUo/5iWTn7sKtBU+kwl+d+z5hS8yMJfQEx&#10;2E0YZVIjnidnkroEk3fxonjR/J0LJBlEsSlS08wu6gil3MT1zAvVCSbAywys/w+c6hdVM7iYn00W&#10;K8+7Fh/XztbEGaylsf5f3eN4lSxKPYT3xHfaniy75JHJFzCYOd/pJ0qT//Q9w5df/fAbAAD//wMA&#10;UEsDBBQABgAIAAAAIQACXIax2wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0H&#10;aytxo04pQSXEqapKFVxyICAhbm68JBHxOrKdNPD1LOIAx5lZzbzNd7PtxYQ+dI4UrFcJCKTamY4a&#10;BS/Px6stiBA1Gd07QgWfGGBXLC5ynRl3piecqtgILqGQaQVtjEMmZahbtDqs3IDE2bvzVkeWvpHG&#10;6zOX215eJ8mttLojXmj1gIcW649qtAoeS3ot/cPkyiOFw5392ozV20apy+W8vwcRcY5/x/CDz+hQ&#10;MNPJjWSC6BXwI1HBTcr8nKbplo3TryGLXP7HL74BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAVhllwOEBAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAAlyGsdsAAAAGAQAADwAAAAAAAAAAAAAAAAA7BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
+                <v:stroke dashstyle="dash"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00DA29E4" w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004953EF" w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00977512" w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>zgłaszający</w:t>
+      </w:r>
+      <w:r w:rsidR="003B6CD9" w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: imię i nazwisko</w:t>
+      </w:r>
+      <w:r w:rsidR="00540A86" w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lub </w:t>
+      </w:r>
+      <w:r w:rsidR="003B6CD9" w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nazwa podmiotu</w:t>
+      </w:r>
+      <w:r w:rsidR="004953EF" w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="001E7084" w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="bg1">
+                <w14:alpha w14:val="50000"/>
+                <w14:lumMod w14:val="75000"/>
+              </w14:schemeClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA29E4" w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004A78EE" w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004A78EE" w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">miejscowość, </w:t>
+      </w:r>
+      <w:r w:rsidR="004A78EE" w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>data)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="430FF389" w14:textId="77777777" w:rsidR="00B10F68" w:rsidRPr="000C4581" w:rsidRDefault="00B10F68" w:rsidP="000C4581">
-[...19 lines deleted...]
-        <w:ind w:left="1416" w:firstLine="708"/>
+    <w:p w14:paraId="1083B733" w14:textId="5BA69ACB" w:rsidR="00457D7A" w:rsidRPr="006331BF" w:rsidRDefault="00457D7A" w:rsidP="00457D7A">
+      <w:pPr>
+        <w:spacing w:before="440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F0B7C85" wp14:editId="78629C9C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>254212</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3543300" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Łącznik prosty 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3543300" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="6350" cmpd="sng">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1">
+                              <a:lumMod val="75000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                          <a:prstDash val="dash"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="1BCEB9C8" id="Łącznik prosty 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251680256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,20pt" to="279pt,20pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWGWXA4QEAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAUvBfoPxC815LtOi0EyznESC9d&#10;gi4fQHORCHADyVjy3/eRlKWkLVAgyIWiyDfzZkZP+9tRK3TmPkhrWrxe1RhxQy2Tpmvxr5/37z5i&#10;FCIxjChreIsvPODbw9s3+8E1fGN7qxj3CEhMaAbX4j5G11RVoD3XJKys4wYuhfWaRHj1XcU8GYBd&#10;q2pT1zfVYD1z3lIeApweyyU+ZH4hOI3fhAg8ItVi0Bbz6vN6Smt12JOm88T1kk4yyAtUaCINNJ2p&#10;jiQS9OjlX1RaUm+DFXFFra6sEJLy7AHcrOs/3PzoiePZC4QT3BxTeD1a+vV8Zx48xDC40AT34JOL&#10;UXidnqAPjTmsyxwWHyOicLjdvd9ua8iUXu+qBeh8iJ+41ShtWqykST5IQ86fQ4RmUHotScfKoKHF&#10;N9tdotOOtTiYLgOCVZLdS6VSWZ4Kfqc8OhP4nqdunWvUo/5iWTn7sKtBU+kwl+d+z5hS8yMJfQEx&#10;2E0YZVIjnidnkroEk3fxonjR/J0LJBlEsSlS08wu6gil3MT1zAvVCSbAywys/w+c6hdVM7iYn00W&#10;K8+7Fh/XztbEGaylsf5f3eN4lSxKPYT3xHfaniy75JHJFzCYOd/pJ0qT//Q9w5df/fAbAAD//wMA&#10;UEsDBBQABgAIAAAAIQAWYa4N3AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9h&#10;mYI3u6m1pU2zKVIoesnBWBBv2+yYBLOzYXeTRj+9Ix70NH/e8N5vsv1kOzGiD60jBYt5AgKpcqal&#10;WsHp5Xi7ARGiJqM7R6jgEwPs8+urTKfGXegZxzLWgk0opFpBE2OfShmqBq0Oc9cjsfbuvNWRR19L&#10;4/WFzW0n75JkLa1uiRMa3eOhweqjHKyCp4JeC/84uuJI4bC1X8uhfFsqdTObHnYgIk7x7xh+8Bkd&#10;cmY6u4FMEJ0CfiQquE+4srpabbg5/y5knsn/+Pk3AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAFYZZcDhAQAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhABZhrg3cAAAABgEAAA8AAAAAAAAAAAAAAAAAOwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAABEBQAAAAA=&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
+                <v:stroke dashstyle="dash"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (adres: ulica, nr domu/nr mieszkania, kod pocztowy, miejscowość)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2817E2D1" w14:textId="37EB2D9D" w:rsidR="004953EF" w:rsidRPr="006331BF" w:rsidRDefault="00496A97" w:rsidP="00F3281C">
+      <w:pPr>
+        <w:spacing w:before="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40394B5A" wp14:editId="710C9DD9">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>254847</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2286000" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="6" name="Łącznik prosty 6"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2286000" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="6350" cmpd="sng">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1">
+                              <a:lumMod val="75000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                          <a:prstDash val="dash"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="0A248AA9" id="Łącznik prosty 6" o:spid="_x0000_s1026" style="position:absolute;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,20.05pt" to="180pt,20.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCyYS4AEAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JdxA0EyznESC99&#10;BG36ATS5lAjwBZKx5L/vkrKlpC1QoOiFosid2ZnRanc3Gk1OEKJytqXrVU0JWO6Esl1Lfzw9vLul&#10;JCZmBdPOQkvPEOnd/u2b3eAb2LjeaQGBIImNzeBb2qfkm6qKvAfD4sp5sHgpXTAs4WvoKhHYgOxG&#10;V5u63laDC8IHxyFGPD1Ml3Rf+KUEnr5KGSER3VLUlsoaynrMa7XfsaYLzPeKX2Swf1BhmLLYdKY6&#10;sMTIc1C/URnFg4tOphV3pnJSKg7FA7pZ17+4+d4zD8ULhhP9HFP8f7T8y+nePgaMYfCxif4xZBej&#10;DCY/UR8ZS1jnOSwYE+F4uNncbusaM+XXu2oB+hDTR3CG5E1LtbLZB2vY6VNM2AxLryX5WFsytHT7&#10;/ibTGS9aGm1XANFpJR6U1rmsTAXc60BODL/nsVuXGv1sPjsxnX24yZqmDnN56feKKTc/sNhPIIG7&#10;C0bb3AjK5FykLsGUXTprmDR/A0mUyFFMUvPMLuoY52DTeubF6gyT6GUG1n8HXuoXVTN4Mj+bnKy8&#10;7jr5uHZ2Ns1go6wLf+qexqtkOdVjeC985+3RiXMZmXKBg1nyvfxEefJfvhf48qvvfwIAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAG/82W7aAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yGM&#10;4M1N1sqitekiC4teerAriLdsM7bFZlKStFv99Y540ON7b3jvm2K7uEHMGGLvScN6pUAgNd721Gp4&#10;OeyvbkHEZMiawRNq+MQI2/L8rDC59Sd6xrlOreASirnR0KU05lLGpkNn4sqPSJy9++BMYhlaaYM5&#10;cbkb5LVSG+lMT7zQmRF3HTYf9eQ0PFX0WoXH2Vd7irs795VN9Vum9eXF8nAPIuGS/o7hB5/RoWSm&#10;o5/IRjFo4EeShhu1BsFptlFsHH8NWRbyP375DQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AGQLJhLgAQAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAG/82W7aAAAABgEAAA8AAAAAAAAAAAAAAAAAOgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABBBQAAAAA=&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
+                <v:stroke dashstyle="dash"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00F3281C" w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C108C17" wp14:editId="71DB0460">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>254847</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2286000" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="4" name="Łącznik prosty 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2286000" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="6350" cmpd="sng">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1">
+                              <a:lumMod val="75000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                          <a:prstDash val="dash"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="605E032B" id="Łącznik prosty 4" o:spid="_x0000_s1026" style="position:absolute;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,20.05pt" to="180pt,20.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCyYS4AEAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JdxA0EyznESC99&#10;BG36ATS5lAjwBZKx5L/vkrKlpC1QoOiFosid2ZnRanc3Gk1OEKJytqXrVU0JWO6Esl1Lfzw9vLul&#10;JCZmBdPOQkvPEOnd/u2b3eAb2LjeaQGBIImNzeBb2qfkm6qKvAfD4sp5sHgpXTAs4WvoKhHYgOxG&#10;V5u63laDC8IHxyFGPD1Ml3Rf+KUEnr5KGSER3VLUlsoaynrMa7XfsaYLzPeKX2Swf1BhmLLYdKY6&#10;sMTIc1C/URnFg4tOphV3pnJSKg7FA7pZ17+4+d4zD8ULhhP9HFP8f7T8y+nePgaMYfCxif4xZBej&#10;DCY/UR8ZS1jnOSwYE+F4uNncbusaM+XXu2oB+hDTR3CG5E1LtbLZB2vY6VNM2AxLryX5WFsytHT7&#10;/ibTGS9aGm1XANFpJR6U1rmsTAXc60BODL/nsVuXGv1sPjsxnX24yZqmDnN56feKKTc/sNhPIIG7&#10;C0bb3AjK5FykLsGUXTprmDR/A0mUyFFMUvPMLuoY52DTeubF6gyT6GUG1n8HXuoXVTN4Mj+bnKy8&#10;7jr5uHZ2Ns1go6wLf+qexqtkOdVjeC985+3RiXMZmXKBg1nyvfxEefJfvhf48qvvfwIAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAG/82W7aAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yGM&#10;4M1N1sqitekiC4teerAriLdsM7bFZlKStFv99Y540ON7b3jvm2K7uEHMGGLvScN6pUAgNd721Gp4&#10;OeyvbkHEZMiawRNq+MQI2/L8rDC59Sd6xrlOreASirnR0KU05lLGpkNn4sqPSJy9++BMYhlaaYM5&#10;cbkb5LVSG+lMT7zQmRF3HTYf9eQ0PFX0WoXH2Vd7irs795VN9Vum9eXF8nAPIuGS/o7hB5/RoWSm&#10;o5/IRjFo4EeShhu1BsFptlFsHH8NWRbyP375DQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AGQLJhLgAQAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAG/82W7aAAAABgEAAA8AAAAAAAAAAAAAAAAAOgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABBBQAAAAA=&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
+                <v:stroke dashstyle="dash"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00DF53ED" w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004953EF" w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4B37" w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:r w:rsidR="00493668" w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> telefonu</w:t>
+      </w:r>
+      <w:r w:rsidR="004953EF" w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="007B14F6" w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C00B4C6" w14:textId="77777777" w:rsidR="006331BF" w:rsidRDefault="006331BF" w:rsidP="00440CD2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="75" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...53 lines deleted...]
-      </w:r>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="55FEB977" w14:textId="77777777" w:rsidR="00B10F68" w:rsidRPr="000C4581" w:rsidRDefault="00B10F68" w:rsidP="000C4581">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w14:paraId="3F4CAEE9" w14:textId="310305C2" w:rsidR="00B54538" w:rsidRPr="006331BF" w:rsidRDefault="00B54538" w:rsidP="00440CD2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="75" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zgłoszenie stwierdzenia obecności </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>inwazyjnego gatunku obcego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w środowisku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BDEE8B9" w14:textId="77777777" w:rsidR="00B54538" w:rsidRPr="006331BF" w:rsidRDefault="00B54538" w:rsidP="00B54538">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...53 lines deleted...]
-      </w:r>
+        <w:ind w:left="142" w:hanging="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="281DFD3F" w14:textId="77777777" w:rsidR="00B10F68" w:rsidRPr="000C4581" w:rsidRDefault="00B10F68" w:rsidP="000C4581">
-[...1 lines deleted...]
-        <w:pStyle w:val="Nagwek1"/>
+    <w:p w14:paraId="3192F75F" w14:textId="77777777" w:rsidR="00B54538" w:rsidRPr="006331BF" w:rsidRDefault="00B54538" w:rsidP="008D7995">
+      <w:pPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2832"/>
+          <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
-          <w:tab w:val="left" w:pos="10620"/>
-[...3 lines deleted...]
-          <w:tab w:val="left" w:pos="13452"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="4248" w:firstLine="708"/>
-[...14 lines deleted...]
-        <w:t>Urząd Miasta Żory</w:t>
+        <w:ind w:left="142" w:hanging="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">imię i nazwisko </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">albo nazwa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>oraz adres lub siedziba, lub adres poczty elektronicznej, lub numer telefonu zgłaszającego:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21892CC2" w14:textId="77777777" w:rsidR="00B10F68" w:rsidRPr="000C4581" w:rsidRDefault="00B10F68" w:rsidP="000C4581">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w14:paraId="79FDB084" w14:textId="77777777" w:rsidR="006331BF" w:rsidRDefault="006331BF" w:rsidP="008D7995">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2832"/>
+          <w:tab w:val="left" w:pos="3540"/>
+          <w:tab w:val="left" w:pos="4248"/>
+          <w:tab w:val="left" w:pos="4956"/>
+          <w:tab w:val="left" w:pos="5664"/>
+          <w:tab w:val="left" w:pos="6372"/>
+          <w:tab w:val="left" w:pos="7080"/>
+          <w:tab w:val="left" w:pos="7788"/>
+          <w:tab w:val="left" w:pos="8496"/>
+          <w:tab w:val="left" w:pos="9204"/>
+          <w:tab w:val="left" w:pos="9912"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2219E925" w14:textId="5C21065B" w:rsidR="006331BF" w:rsidRDefault="00B54538" w:rsidP="008D7995">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2832"/>
+          <w:tab w:val="left" w:pos="3540"/>
+          <w:tab w:val="left" w:pos="4248"/>
+          <w:tab w:val="left" w:pos="4956"/>
+          <w:tab w:val="left" w:pos="5664"/>
+          <w:tab w:val="left" w:pos="6372"/>
+          <w:tab w:val="left" w:pos="7080"/>
+          <w:tab w:val="left" w:pos="7788"/>
+          <w:tab w:val="left" w:pos="8496"/>
+          <w:tab w:val="left" w:pos="9204"/>
+          <w:tab w:val="left" w:pos="9912"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>...........</w:t>
+      </w:r>
+      <w:r w:rsidR="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>..............................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>..............................</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6E65" w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>...............................</w:t>
+      </w:r>
+      <w:r w:rsidR="005E371D" w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03A5492F" w14:textId="5711E75D" w:rsidR="00B54538" w:rsidRPr="006331BF" w:rsidRDefault="006331BF" w:rsidP="008D7995">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2832"/>
+          <w:tab w:val="left" w:pos="3540"/>
+          <w:tab w:val="left" w:pos="4248"/>
+          <w:tab w:val="left" w:pos="4956"/>
+          <w:tab w:val="left" w:pos="5664"/>
+          <w:tab w:val="left" w:pos="6372"/>
+          <w:tab w:val="left" w:pos="7080"/>
+          <w:tab w:val="left" w:pos="7788"/>
+          <w:tab w:val="left" w:pos="8496"/>
+          <w:tab w:val="left" w:pos="9204"/>
+          <w:tab w:val="left" w:pos="9912"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>...........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>..............................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">............................................................. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B54538" w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>2. nazwa inwazyjnego gatunku obcego stwarzającego zagrożenie dla Unii albo inwazyjnego gatunku obcego stwarzającego zagrożenie dla Polski:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14AE50DC" w14:textId="77777777" w:rsidR="008D7995" w:rsidRDefault="008D7995" w:rsidP="008D7995">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2832"/>
+          <w:tab w:val="left" w:pos="3540"/>
+          <w:tab w:val="left" w:pos="4248"/>
+          <w:tab w:val="left" w:pos="4956"/>
+          <w:tab w:val="left" w:pos="5664"/>
+          <w:tab w:val="left" w:pos="6372"/>
+          <w:tab w:val="left" w:pos="7080"/>
+          <w:tab w:val="left" w:pos="7788"/>
+          <w:tab w:val="left" w:pos="8496"/>
+          <w:tab w:val="left" w:pos="9204"/>
+          <w:tab w:val="left" w:pos="9912"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B5BC268" w14:textId="1422C362" w:rsidR="00B54538" w:rsidRPr="006331BF" w:rsidRDefault="006331BF" w:rsidP="008D7995">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2832"/>
+          <w:tab w:val="left" w:pos="3540"/>
+          <w:tab w:val="left" w:pos="4248"/>
+          <w:tab w:val="left" w:pos="4956"/>
+          <w:tab w:val="left" w:pos="5664"/>
+          <w:tab w:val="left" w:pos="6372"/>
+          <w:tab w:val="left" w:pos="7080"/>
+          <w:tab w:val="left" w:pos="7788"/>
+          <w:tab w:val="left" w:pos="8496"/>
+          <w:tab w:val="left" w:pos="9204"/>
+          <w:tab w:val="left" w:pos="9912"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>...........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>..............................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">............................................................. </w:t>
+      </w:r>
+      <w:r w:rsidR="005E371D" w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>...........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>..............................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">............................................................. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B54538" w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>3. liczba okazów inwazyjnego gatunku obcego lub określenie zajmowanej przez nie powierzchni, o ile jest to możliwe do ustalenia:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1595151B" w14:textId="247E5818" w:rsidR="00AF3A13" w:rsidRPr="006331BF" w:rsidRDefault="00AF3A13" w:rsidP="008D7995">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2832"/>
+          <w:tab w:val="left" w:pos="3540"/>
+          <w:tab w:val="left" w:pos="4248"/>
+          <w:tab w:val="left" w:pos="4956"/>
+          <w:tab w:val="left" w:pos="5664"/>
+          <w:tab w:val="left" w:pos="6372"/>
+          <w:tab w:val="left" w:pos="7080"/>
+          <w:tab w:val="left" w:pos="7788"/>
+          <w:tab w:val="left" w:pos="8496"/>
+          <w:tab w:val="left" w:pos="9204"/>
+          <w:tab w:val="left" w:pos="9912"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006331BF" w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>...........</w:t>
+      </w:r>
+      <w:r w:rsidR="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>..............................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="006331BF" w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>............................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="681DBD8E" w14:textId="77777777" w:rsidR="00B54538" w:rsidRPr="006331BF" w:rsidRDefault="00B54538" w:rsidP="008D7995">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2832"/>
+          <w:tab w:val="left" w:pos="3540"/>
+          <w:tab w:val="left" w:pos="4248"/>
+          <w:tab w:val="left" w:pos="4956"/>
+          <w:tab w:val="left" w:pos="5664"/>
+          <w:tab w:val="left" w:pos="6372"/>
+          <w:tab w:val="left" w:pos="7080"/>
+          <w:tab w:val="left" w:pos="7788"/>
+          <w:tab w:val="left" w:pos="8496"/>
+          <w:tab w:val="left" w:pos="9204"/>
+          <w:tab w:val="left" w:pos="9912"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="142" w:hanging="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>4. miejsce i data stwierdzenia obecności w środowisku inwazyjnego gatunku obcego stwarzającego zagrożenie dla Unii albo inwazyjnego gatunku obcego stwarzającego zagrożenie dla Polski</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0788549D" w14:textId="77777777" w:rsidR="008D7995" w:rsidRDefault="008D7995" w:rsidP="008D7995">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2832"/>
+          <w:tab w:val="left" w:pos="3540"/>
+          <w:tab w:val="left" w:pos="4248"/>
+          <w:tab w:val="left" w:pos="4956"/>
+          <w:tab w:val="left" w:pos="5664"/>
+          <w:tab w:val="left" w:pos="6372"/>
+          <w:tab w:val="left" w:pos="7080"/>
+          <w:tab w:val="left" w:pos="7788"/>
+          <w:tab w:val="left" w:pos="8496"/>
+          <w:tab w:val="left" w:pos="9204"/>
+          <w:tab w:val="left" w:pos="9912"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07543FE4" w14:textId="17CF51F8" w:rsidR="00AF3A13" w:rsidRPr="006331BF" w:rsidRDefault="005E371D" w:rsidP="008D7995">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2832"/>
+          <w:tab w:val="left" w:pos="3540"/>
+          <w:tab w:val="left" w:pos="4248"/>
+          <w:tab w:val="left" w:pos="4956"/>
+          <w:tab w:val="left" w:pos="5664"/>
+          <w:tab w:val="left" w:pos="6372"/>
+          <w:tab w:val="left" w:pos="7080"/>
+          <w:tab w:val="left" w:pos="7788"/>
+          <w:tab w:val="left" w:pos="8496"/>
+          <w:tab w:val="left" w:pos="9204"/>
+          <w:tab w:val="left" w:pos="9912"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>............................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3A13" w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>..........................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="006331BF" w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006331BF" w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>...........</w:t>
+      </w:r>
+      <w:r w:rsidR="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>..............................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="006331BF" w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>.............................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DAE37BA" w14:textId="77777777" w:rsidR="006331BF" w:rsidRDefault="006331BF" w:rsidP="008D7995">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2832"/>
+          <w:tab w:val="left" w:pos="3540"/>
+          <w:tab w:val="left" w:pos="4248"/>
+          <w:tab w:val="left" w:pos="4956"/>
+          <w:tab w:val="left" w:pos="5664"/>
+          <w:tab w:val="left" w:pos="6372"/>
+          <w:tab w:val="left" w:pos="7080"/>
+          <w:tab w:val="left" w:pos="7788"/>
+          <w:tab w:val="left" w:pos="8496"/>
+          <w:tab w:val="left" w:pos="9204"/>
+          <w:tab w:val="left" w:pos="9912"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D42EF8D" w14:textId="604477A1" w:rsidR="00B54538" w:rsidRPr="006331BF" w:rsidRDefault="00B54538" w:rsidP="008D7995">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2832"/>
+          <w:tab w:val="left" w:pos="3540"/>
+          <w:tab w:val="left" w:pos="4248"/>
+          <w:tab w:val="left" w:pos="4956"/>
+          <w:tab w:val="left" w:pos="5664"/>
+          <w:tab w:val="left" w:pos="6372"/>
+          <w:tab w:val="left" w:pos="7080"/>
+          <w:tab w:val="left" w:pos="7788"/>
+          <w:tab w:val="left" w:pos="8496"/>
+          <w:tab w:val="left" w:pos="9204"/>
+          <w:tab w:val="left" w:pos="9912"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do wniosku należy dołączyć: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BECB1BC" w14:textId="77777777" w:rsidR="00B54538" w:rsidRDefault="00B54538" w:rsidP="008D7995">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2832"/>
+          <w:tab w:val="left" w:pos="3540"/>
+          <w:tab w:val="left" w:pos="4248"/>
+          <w:tab w:val="left" w:pos="4956"/>
+          <w:tab w:val="left" w:pos="5664"/>
+          <w:tab w:val="left" w:pos="6372"/>
+          <w:tab w:val="left" w:pos="7080"/>
+          <w:tab w:val="left" w:pos="7788"/>
+          <w:tab w:val="left" w:pos="8496"/>
+          <w:tab w:val="left" w:pos="9204"/>
+          <w:tab w:val="left" w:pos="9912"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w przypadku gdy została wykonana fotografia potwierdzającą obecność w środowisku inwazyjnego gatunku obcego stwarzającego zagrożenie dla Unii albo inwazyjnego gatunku obcego stwarzającego zagrożenie dla Polski. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="543134D6" w14:textId="77777777" w:rsidR="006331BF" w:rsidRDefault="006331BF" w:rsidP="008D7995">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2832"/>
+          <w:tab w:val="left" w:pos="3540"/>
+          <w:tab w:val="left" w:pos="4248"/>
+          <w:tab w:val="left" w:pos="4956"/>
+          <w:tab w:val="left" w:pos="5664"/>
+          <w:tab w:val="left" w:pos="6372"/>
+          <w:tab w:val="left" w:pos="7080"/>
+          <w:tab w:val="left" w:pos="7788"/>
+          <w:tab w:val="left" w:pos="8496"/>
+          <w:tab w:val="left" w:pos="9204"/>
+          <w:tab w:val="left" w:pos="9912"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EE95DF9" w14:textId="77777777" w:rsidR="006331BF" w:rsidRPr="006331BF" w:rsidRDefault="006331BF" w:rsidP="00B54538">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2832"/>
+          <w:tab w:val="left" w:pos="3540"/>
+          <w:tab w:val="left" w:pos="4248"/>
+          <w:tab w:val="left" w:pos="4956"/>
+          <w:tab w:val="left" w:pos="5664"/>
+          <w:tab w:val="left" w:pos="6372"/>
+          <w:tab w:val="left" w:pos="7080"/>
+          <w:tab w:val="left" w:pos="7788"/>
+          <w:tab w:val="left" w:pos="8496"/>
+          <w:tab w:val="left" w:pos="9204"/>
+          <w:tab w:val="left" w:pos="9912"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="426B7E5F" w14:textId="1C4B9032" w:rsidR="00B54538" w:rsidRPr="006331BF" w:rsidRDefault="00B54538" w:rsidP="00B54538">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000C4581">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000C4581">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000C4581">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000C4581">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000C4581">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000C4581">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Wydział Inżynierii Środowiska</w:t>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidR="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .......................................                              </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2686E445" w14:textId="77777777" w:rsidR="00B10F68" w:rsidRPr="00D44880" w:rsidRDefault="00B10F68" w:rsidP="00B10F68">
-[...949 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w14:paraId="30DBCCC4" w14:textId="6256B763" w:rsidR="00B54538" w:rsidRPr="006331BF" w:rsidRDefault="00B54538" w:rsidP="00B54538">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000C4581">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000C4581">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000C4581">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000C4581">
-[...112 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
-      <w:r w:rsidR="00C573C5">
-[...21 lines deleted...]
-        <w:t>zgłaszającego</w:t>
+      <w:r w:rsidR="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>podpis zgłaszającego</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65540D57" w14:textId="77777777" w:rsidR="00B10F68" w:rsidRPr="00F20364" w:rsidRDefault="00B10F68" w:rsidP="00B10F68">
+    <w:p w14:paraId="7B4B5543" w14:textId="77777777" w:rsidR="00B54538" w:rsidRPr="006331BF" w:rsidRDefault="00B54538" w:rsidP="00B54538">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...14 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Informacje dodatkowe</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64909F97" w14:textId="77777777" w:rsidR="00BE342C" w:rsidRPr="00BE342C" w:rsidRDefault="00BE342C" w:rsidP="00E71838">
+    <w:p w14:paraId="1412F848" w14:textId="5FED0603" w:rsidR="00B54538" w:rsidRPr="006331BF" w:rsidRDefault="00B54538" w:rsidP="008D7995">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Zgodnie z </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E71838">
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>art. 15 ust. 1 ustawy z dnia 11 sierpnia 2021r. o gatunkach obcych:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:eastAsia="pl-PL"/>
-[...145 lines deleted...]
-        <w:t>.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> „Kto stwierdzi obecność w środowisku </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inwazyjnych gatunków obcych stwarzających zagrożenie dla Unii lub inwazyjnych gatunków obcych stwarzających zagrożenie dla Polski - niezwłocznie zgłasza ten fakt wójtowi, burmistrzowi albo prezydentowi miasta, właściwemu </w:t>
+      </w:r>
+      <w:r w:rsidR="008D7995">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>ze względu na miejsce stwierdzenia obecności tego inwazyjnego gatunku obcego w środowisku”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B474DA8" w14:textId="77777777" w:rsidR="00F20364" w:rsidRPr="00E71838" w:rsidRDefault="00F20364" w:rsidP="00E71838">
+    <w:p w14:paraId="491519AD" w14:textId="4D05A591" w:rsidR="00B54538" w:rsidRPr="006331BF" w:rsidRDefault="00B54538" w:rsidP="008D7995">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Listy inwazyjnych gatunków obcych przedstawione zostały w Rozporządzeniu Rady Ministrów z dnia 9 grudnia 2022 r. </w:t>
+      </w:r>
+      <w:r w:rsidR="008D7995">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006331BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>w sprawie listy inwazyjnych gatunków obcych stwarzających zagrożenie dla Unii i listy inwazyjnych gatunków obcych stwarzających zagrożenie dla Polski, działań zaradczych oraz środków mających na celu przywrócenie naturalnego stanu ekosystemów.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="197AEBCB" w14:textId="77777777" w:rsidR="00BE342C" w:rsidRPr="00F20364" w:rsidRDefault="00BE342C" w:rsidP="00F20364">
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="6DC9C300" w14:textId="77777777" w:rsidR="00AB271F" w:rsidRDefault="00AB271F" w:rsidP="00AB271F">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BB48258" w14:textId="77777777" w:rsidR="00CB151C" w:rsidRPr="002D7C75" w:rsidRDefault="00D402F7" w:rsidP="00CB151C">
-[...128 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="103B351F" w14:textId="77777777" w:rsidR="0032730D" w:rsidRDefault="0032730D" w:rsidP="00AB271F">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="76F93B43" w14:textId="77777777" w:rsidR="00765E9E" w:rsidRPr="002D7C75" w:rsidRDefault="00765E9E" w:rsidP="00765E9E">
-[...444 lines deleted...]
-    <w:p w14:paraId="6F8346EB" w14:textId="77777777" w:rsidR="00C573C5" w:rsidRDefault="00C573C5" w:rsidP="000C2145">
+    <w:p w14:paraId="0145F5F6" w14:textId="77777777" w:rsidR="0032730D" w:rsidRDefault="0032730D" w:rsidP="0032730D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A4492B2" w14:textId="77777777" w:rsidR="0035337C" w:rsidRPr="000C2145" w:rsidRDefault="0035337C" w:rsidP="000C2145">
+    <w:p w14:paraId="4ACA19F2" w14:textId="14544E21" w:rsidR="0032730D" w:rsidRDefault="0032730D" w:rsidP="0032730D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032730D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <w:t xml:space="preserve">Klauzula informacyjna </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53BC6ABD" w14:textId="77777777" w:rsidR="0035337C" w:rsidRPr="000C2145" w:rsidRDefault="0035337C" w:rsidP="000C2145">
+    <w:p w14:paraId="4A26A08C" w14:textId="77777777" w:rsidR="0032730D" w:rsidRPr="0032730D" w:rsidRDefault="0032730D" w:rsidP="0032730D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46522C89" w14:textId="77777777" w:rsidR="0032730D" w:rsidRPr="0032730D" w:rsidRDefault="0032730D" w:rsidP="00D81A10">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032730D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Podstawa prawna</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C2145">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="0032730D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">: Art. 13 ust. 1 i 2 Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016r. w sprawie ochrony osób fizycznych w związku </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C2145">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="0032730D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:br/>
         <w:t>z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE z dnia 27 kwietnia 2016r. (Dz. Urz. UE Nr 119) (RODO).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E57B7B6" w14:textId="77777777" w:rsidR="0035337C" w:rsidRPr="000C2145" w:rsidRDefault="0035337C" w:rsidP="000C2145">
+    <w:p w14:paraId="59835285" w14:textId="77777777" w:rsidR="0032730D" w:rsidRPr="0032730D" w:rsidRDefault="0032730D" w:rsidP="00D81A10">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032730D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>„Zgodnie z art. 13 ust. 1 i 2 RODO z dnia 27 kwietnia 2016 roku informuję, że:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="062FC645" w14:textId="77777777" w:rsidR="0035337C" w:rsidRPr="000C2145" w:rsidRDefault="0035337C" w:rsidP="000C2145">
+    <w:p w14:paraId="1E018E7D" w14:textId="35278C71" w:rsidR="0032730D" w:rsidRPr="0032730D" w:rsidRDefault="0032730D" w:rsidP="00D81A10">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...13 lines deleted...]
-        <w:r w:rsidRPr="000C2145">
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032730D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Administratorem Pana/i danych osobowych przetwarzanych w Urzędzie Miasta Żory jest Prezydent Miasta Żory, Al. Wojska Polskiego 25, 44-240 Żory, tel. 32 4348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>200</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032730D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, email: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="0032730D">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>umzory@um.zory.pl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="71D5EFFF" w14:textId="3158D692" w:rsidR="0035337C" w:rsidRPr="000C2145" w:rsidRDefault="0035337C" w:rsidP="000C2145">
+    <w:p w14:paraId="3CC4008A" w14:textId="77777777" w:rsidR="0032730D" w:rsidRPr="0032730D" w:rsidRDefault="0032730D" w:rsidP="00D81A10">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032730D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">W Urzędzie Miasta Żory wyznaczono Inspektora ochrony danych, z którym można skontaktować się przez: email </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidRPr="000C2145">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="0032730D">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>iod@um.zory.pl</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000C2145">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="0032730D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tel. 32 43 48 118 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37650CE9" w14:textId="77777777" w:rsidR="0035337C" w:rsidRPr="00BD73D4" w:rsidRDefault="0035337C" w:rsidP="000C2145">
+    <w:p w14:paraId="465591A3" w14:textId="77777777" w:rsidR="0032730D" w:rsidRPr="0032730D" w:rsidRDefault="0032730D" w:rsidP="00D81A10">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...61 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032730D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pana/i dane osobowe przetwarzane są w Wydziale Inżynierii Środowiska, w związku z realizowanymi zadaniami, na podstawie art. 6 ust. 1 lit. c RODO oraz na podstawie ustawy o gatunkach obcych w celu prowadzenia postępowań administracyjnych i wydania decyzji administracyjnej, postanowienia. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AAD297A" w14:textId="77777777" w:rsidR="0035337C" w:rsidRPr="000C2145" w:rsidRDefault="0035337C" w:rsidP="000C2145">
+    <w:p w14:paraId="5BC0FC72" w14:textId="77777777" w:rsidR="0032730D" w:rsidRPr="0032730D" w:rsidRDefault="0032730D" w:rsidP="00D81A10">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032730D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Dane osobowe mogą być przekazywane innym organom i podmiotom wyłącznie na podstawie obowiązujących przepisów prawa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="201CF734" w14:textId="77777777" w:rsidR="0035337C" w:rsidRPr="000C2145" w:rsidRDefault="00D564AB" w:rsidP="000C2145">
+    <w:p w14:paraId="15A18047" w14:textId="77777777" w:rsidR="0032730D" w:rsidRPr="0032730D" w:rsidRDefault="0032730D" w:rsidP="00D81A10">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...26 lines deleted...]
-        <w:t>/i dane osobowe będą przetwarzane przez okres niezbędny do realizacji celów przetwarzania wskazanych w obowiązujących przepisach prawa, lecz nie krócej niż przez okres wskazany w przepisach o archiwizacji.</w:t>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032730D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Pana/i dane osobowe będą przetwarzane przez okres niezbędny do realizacji celów przetwarzania wskazanych w obowiązujących przepisach prawa, lecz nie krócej niż przez okres wskazany w przepisach o archiwizacji.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12443D1E" w14:textId="77777777" w:rsidR="0035337C" w:rsidRPr="000C2145" w:rsidRDefault="0035337C" w:rsidP="000C2145">
+    <w:p w14:paraId="6FC2D59E" w14:textId="77777777" w:rsidR="0032730D" w:rsidRPr="0032730D" w:rsidRDefault="0032730D" w:rsidP="00D81A10">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032730D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Posiada Pan/i prawo do: </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C2145">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0032730D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dostępu do treści swoich danych i ich poprawiania, sprostowania, usunięcia, ograniczenia przetwarzania, przenoszenia danych, wniesienia sprzeciwu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE9565A" w14:textId="77777777" w:rsidR="0035337C" w:rsidRPr="000C2145" w:rsidRDefault="0035337C" w:rsidP="000C2145">
+    <w:p w14:paraId="208A0696" w14:textId="77777777" w:rsidR="0032730D" w:rsidRPr="0032730D" w:rsidRDefault="0032730D" w:rsidP="00D81A10">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032730D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Posiada Pan/i prawo do cofnięcia zgody w dowolnym momencie, cofnięcie  zgody pozostaje bez wpływu na przetwarzanie danych, którego dokonano  na podstawie zgody przed jej cofnięciem. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38A2AC36" w14:textId="77777777" w:rsidR="0035337C" w:rsidRPr="000C2145" w:rsidRDefault="0035337C" w:rsidP="000C2145">
+    <w:p w14:paraId="6A2B6974" w14:textId="77777777" w:rsidR="0032730D" w:rsidRPr="0032730D" w:rsidRDefault="0032730D" w:rsidP="00D81A10">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032730D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Posiada Pan/i prawo wniesienia skargi do  Prezesa Urzędu Ochrony Danych Osobowych, gdy przetwarzanie danych osobowych Pana/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0032730D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ią</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0032730D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...20 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dotyczących naruszałoby przepisy RODO z dnia 27 kwietnia 2016 roku. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53B57493" w14:textId="77777777" w:rsidR="0035337C" w:rsidRPr="000C2145" w:rsidRDefault="0035337C" w:rsidP="000C2145">
+    <w:p w14:paraId="1E79737D" w14:textId="77777777" w:rsidR="0032730D" w:rsidRPr="0032730D" w:rsidRDefault="0032730D" w:rsidP="00D81A10">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032730D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Podanie danych osobowych jest obowiązkiem ustawowym</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C2145">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0032730D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C2145">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0032730D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jest Pan/i zobowiązany/a do podania danych </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C2145">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0032730D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>określonych w formularzu zgłoszenia</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C2145">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0032730D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C2145">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0032730D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a konsekwencją niepodania danych będzie brak realizacji obowiązku ustawowego.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="734606E3" w14:textId="77777777" w:rsidR="0035337C" w:rsidRPr="000C2145" w:rsidRDefault="0035337C" w:rsidP="000C2145">
+    <w:p w14:paraId="17FB8D19" w14:textId="77777777" w:rsidR="0032730D" w:rsidRDefault="0032730D" w:rsidP="0032730D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="4248" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23513434" w14:textId="77777777" w:rsidR="0032730D" w:rsidRDefault="0032730D" w:rsidP="0032730D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="4248" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34504EEA" w14:textId="2860C423" w:rsidR="0032730D" w:rsidRPr="0032730D" w:rsidRDefault="0032730D" w:rsidP="0032730D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="5748" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032730D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>……………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60832A59" w14:textId="77777777" w:rsidR="0035337C" w:rsidRPr="000C2145" w:rsidRDefault="0035337C" w:rsidP="000C2145">
+    <w:p w14:paraId="07F02BF2" w14:textId="77777777" w:rsidR="0032730D" w:rsidRPr="0032730D" w:rsidRDefault="0032730D" w:rsidP="0032730D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="4956" w:firstLine="708"/>
+        <w:ind w:left="6456" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032730D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">data i podpis </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22FC8A26" w14:textId="77777777" w:rsidR="005F2B4A" w:rsidRPr="005F2B4A" w:rsidRDefault="0035337C" w:rsidP="005F2B4A">
+    <w:p w14:paraId="7ABC0FE6" w14:textId="77777777" w:rsidR="0032730D" w:rsidRDefault="0032730D" w:rsidP="0032730D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="75" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5112A716" w14:textId="77777777" w:rsidR="00D81A10" w:rsidRDefault="00D81A10" w:rsidP="0032730D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="75" w:line="276" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23D29A96" w14:textId="706AECFD" w:rsidR="0032730D" w:rsidRPr="0032730D" w:rsidRDefault="0032730D" w:rsidP="0032730D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="75" w:line="276" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C2145">
-[...25 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0032730D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wyrażam zgodę na przetwarzanie moich danych osobowych przez Administratora Danych w celu z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032730D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>głoszeni</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">głoszenia stwierdzenia obecności </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032730D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>inwazyjnego gatunku obcego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032730D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...27 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> w środowisku.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D4CAA45" w14:textId="77777777" w:rsidR="0035337C" w:rsidRPr="000C2145" w:rsidRDefault="0035337C" w:rsidP="000C2145">
+    <w:p w14:paraId="6A0F85C7" w14:textId="77777777" w:rsidR="0032730D" w:rsidRDefault="0032730D" w:rsidP="0032730D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="4248" w:firstLine="708"/>
+        <w:ind w:left="5748" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="618144C2" w14:textId="1BBAD87A" w:rsidR="0032730D" w:rsidRPr="0032730D" w:rsidRDefault="0032730D" w:rsidP="0032730D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="5748" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032730D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>……………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="112D0A70" w14:textId="77777777" w:rsidR="0035337C" w:rsidRPr="000C2145" w:rsidRDefault="0035337C" w:rsidP="000C2145">
+    <w:p w14:paraId="37379F44" w14:textId="77777777" w:rsidR="0032730D" w:rsidRPr="0032730D" w:rsidRDefault="0032730D" w:rsidP="0032730D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="4956" w:firstLine="708"/>
+        <w:ind w:left="6456" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032730D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">data i podpis </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0035337C" w:rsidRPr="000C2145">
+    <w:p w14:paraId="3B73211D" w14:textId="77777777" w:rsidR="0032730D" w:rsidRPr="0032730D" w:rsidRDefault="0032730D" w:rsidP="00AB271F">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="0032730D" w:rsidRPr="0032730D" w:rsidSect="00E02F86">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="567" w:footer="283" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="772C8C01" w14:textId="77777777" w:rsidR="00F774DC" w:rsidRDefault="00F774DC">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4BEEC5E8" w14:textId="77777777" w:rsidR="00F774DC" w:rsidRDefault="00F774DC">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ce">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:altName w:val="Palatino Linotype"/>
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lato">
+    <w:panose1 w:val="020F0502020204030203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="800000AF" w:usb1="4000604A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Book Antiqua">
+    <w:panose1 w:val="02040602050305030304"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="17245FFA" w14:textId="77777777" w:rsidR="00D2349E" w:rsidRDefault="00D2349E">
+    <w:pPr>
+      <w:pStyle w:val="Stopka"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="592A2225" w14:textId="77777777" w:rsidR="007551A9" w:rsidRPr="007551A9" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pStyle w:val="Stopka"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:id w:val="-1076128657"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="007551A9" w:rsidRPr="007551A9">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>str</w:t>
+        </w:r>
+        <w:r w:rsidR="00835AE8">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>ona</w:t>
+        </w:r>
+        <w:r w:rsidR="007551A9" w:rsidRPr="007551A9">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="007551A9" w:rsidRPr="007551A9">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="007551A9" w:rsidRPr="007551A9">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidR="007551A9" w:rsidRPr="007551A9">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F17E4F" w:rsidRPr="00F17E4F">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidR="007551A9" w:rsidRPr="007551A9">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="007551A9" w:rsidRPr="007551A9">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> z </w:t>
+    </w:r>
+    <w:r w:rsidR="00D75C67">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="406CBD8F" w14:textId="77777777" w:rsidR="005F0700" w:rsidRDefault="005F0700" w:rsidP="005F0700">
+    <w:pPr>
+      <w:pStyle w:val="Stopka"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="a0"/>
+      <w:tblW w:w="10440" w:type="dxa"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="10440"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00813A79" w14:paraId="5F93AC29" w14:textId="77777777" w:rsidTr="007C009D">
+      <w:trPr>
+        <w:trHeight w:val="170"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="10440" w:type="dxa"/>
+          <w:tcMar>
+            <w:top w:w="100" w:type="dxa"/>
+            <w:left w:w="100" w:type="dxa"/>
+            <w:bottom w:w="100" w:type="dxa"/>
+            <w:right w:w="100" w:type="dxa"/>
+          </w:tcMar>
+        </w:tcPr>
+        <w:p w14:paraId="7A8F1E8B" w14:textId="77777777" w:rsidR="00D80E00" w:rsidRPr="00493668" w:rsidRDefault="00771C0C" w:rsidP="00835AE8">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="9214"/>
+            </w:tabs>
+            <w:ind w:right="-8"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Book Antiqua" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Book Antiqua" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            </w:rPr>
+            <w:tab/>
+            <w:t>str</w:t>
+          </w:r>
+          <w:r w:rsidR="00835AE8">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Book Antiqua" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            </w:rPr>
+            <w:t>ona</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Book Antiqua" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 1 z </w:t>
+          </w:r>
+          <w:r w:rsidR="00D75C67">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Book Antiqua" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="3F408FDD" w14:textId="77777777" w:rsidR="00813A79" w:rsidRDefault="00813A79" w:rsidP="005F0700">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7108F631" w14:textId="77777777" w:rsidR="00F774DC" w:rsidRDefault="00F774DC">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5F13CB81" w14:textId="77777777" w:rsidR="00F774DC" w:rsidRDefault="00F774DC">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6E66668C" w14:textId="77777777" w:rsidR="00D2349E" w:rsidRDefault="00D2349E">
+    <w:pPr>
+      <w:pStyle w:val="Nagwek"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="61FBEC64" w14:textId="77777777" w:rsidR="00D2349E" w:rsidRDefault="00D2349E">
+    <w:pPr>
+      <w:pStyle w:val="Nagwek"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="Tabela-Siatka"/>
+      <w:tblW w:w="10440" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="10440"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00BC7509" w14:paraId="71AD5C9D" w14:textId="77777777" w:rsidTr="00C52D8D">
+      <w:trPr>
+        <w:trHeight w:val="1207"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="10440" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="6AD360EB" w14:textId="23558A90" w:rsidR="00237F54" w:rsidRPr="009B604F" w:rsidRDefault="001F5162" w:rsidP="001F5162">
+          <w:pPr>
+            <w:spacing w:before="80"/>
+            <w:ind w:left="1023" w:right="972"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Book Antiqua" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:b/>
+              <w:spacing w:val="30"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00F42214">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:noProof/>
+              <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+              <w:sz w:val="72"/>
+              <w:szCs w:val="72"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E8814A5" wp14:editId="30BD8170">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5384165</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6713</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="514350" cy="514350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2024948790" name="Obraz 15"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="Picture 1"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="514350" cy="514350"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+          <w:r w:rsidR="00237F54" w:rsidRPr="00C52D8D">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Book Antiqua" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:b/>
+              <w:noProof/>
+              <w:spacing w:val="30"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D56DA75" wp14:editId="7099869C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-31750</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>73297</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="577215" cy="620395"/>
+                <wp:effectExtent l="0" t="0" r="0" b="8255"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1400093422" name="Obraz 1400093422"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="1" name=""/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId2">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="577215" cy="620395"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+          <w:r w:rsidR="00237F54">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Book Antiqua" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:b/>
+              <w:spacing w:val="30"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>URZĄD</w:t>
+          </w:r>
+          <w:r w:rsidR="00237F54" w:rsidRPr="009B604F">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Book Antiqua" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:b/>
+              <w:spacing w:val="30"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> MIASTA ŻORY</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="4A3A0358" w14:textId="77777777" w:rsidR="00237F54" w:rsidRDefault="00237F54" w:rsidP="001F5162">
+          <w:pPr>
+            <w:ind w:left="1023" w:right="972"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Book Antiqua" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="006619E1">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Book Antiqua" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>ul. Aleja Wojska Polskiego 25</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="2E9F1712" w14:textId="0CCFA876" w:rsidR="00237F54" w:rsidRDefault="00237F54" w:rsidP="001F5162">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:left="1023" w:right="972"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Book Antiqua" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Book Antiqua" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>Wydział</w:t>
+          </w:r>
+          <w:r w:rsidRPr="003F49CB">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Book Antiqua" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00D2349E">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Book Antiqua" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>Inżynierii Środowiska</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="2844C7AF" w14:textId="6D70F0C8" w:rsidR="00BC7509" w:rsidRDefault="00237F54" w:rsidP="001F5162">
+          <w:pPr>
+            <w:spacing w:after="60"/>
+            <w:ind w:left="1023" w:right="970"/>
+          </w:pPr>
+          <w:r w:rsidRPr="003C6236">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Book Antiqua" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Referat </w:t>
+          </w:r>
+          <w:r w:rsidR="00D2349E">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Book Antiqua" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            </w:rPr>
+            <w:t>Ochrony Środowiska</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="22C6DD49" w14:textId="47EE7D9B" w:rsidR="00BC7509" w:rsidRPr="00BC7509" w:rsidRDefault="001F5162" w:rsidP="00BC7509">
+    <w:pPr>
+      <w:pStyle w:val="Nagwek"/>
+      <w:rPr>
+        <w:sz w:val="4"/>
+        <w:szCs w:val="4"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00E3644C">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:noProof/>
+        <w:sz w:val="23"/>
+        <w:szCs w:val="23"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1214A500" wp14:editId="1B15772B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>4812665</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-953135</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1799590" cy="899795"/>
+              <wp:effectExtent l="0" t="0" r="10160" b="14605"/>
+              <wp:wrapNone/>
+              <wp:docPr id="217" name="Pole tekstowe 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1799590" cy="899795"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1">
+                            <a:lumMod val="75000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
+                        <a:prstDash val="dash"/>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="52DFFB00" w14:textId="77777777" w:rsidR="001F5162" w:rsidRPr="004E0C4B" w:rsidRDefault="001F5162" w:rsidP="001F5162">
+                          <w:pPr>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                              <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                              <w:sz w:val="72"/>
+                              <w:szCs w:val="72"/>
+                              <w14:textFill>
+                                <w14:solidFill>
+                                  <w14:schemeClr w14:val="bg1">
+                                    <w14:alpha w14:val="50000"/>
+                                    <w14:lumMod w14:val="75000"/>
+                                  </w14:schemeClr>
+                                </w14:solidFill>
+                              </w14:textFill>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="004E0C4B">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                              <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                              <w:sz w:val="72"/>
+                              <w:szCs w:val="72"/>
+                              <w14:textFill>
+                                <w14:solidFill>
+                                  <w14:schemeClr w14:val="bg1">
+                                    <w14:alpha w14:val="50000"/>
+                                    <w14:lumMod w14:val="75000"/>
+                                  </w14:schemeClr>
+                                </w14:solidFill>
+                              </w14:textFill>
+                            </w:rPr>
+                            <w:t>E</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="75AD1C8B" w14:textId="77777777" w:rsidR="001F5162" w:rsidRPr="00F42214" w:rsidRDefault="001F5162" w:rsidP="001F5162">
+                          <w:pPr>
+                            <w:spacing w:before="60"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                              <w14:textFill>
+                                <w14:solidFill>
+                                  <w14:schemeClr w14:val="bg1">
+                                    <w14:alpha w14:val="50000"/>
+                                    <w14:lumMod w14:val="65000"/>
+                                  </w14:schemeClr>
+                                </w14:solidFill>
+                              </w14:textFill>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00F42214">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                              <w14:textFill>
+                                <w14:solidFill>
+                                  <w14:schemeClr w14:val="bg1">
+                                    <w14:alpha w14:val="50000"/>
+                                    <w14:lumMod w14:val="65000"/>
+                                  </w14:schemeClr>
+                                </w14:solidFill>
+                              </w14:textFill>
+                            </w:rPr>
+                            <w:t>skład chronologiczny</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="1214A500" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Pole tekstowe 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:378.95pt;margin-top:-75.05pt;width:141.7pt;height:70.85pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACQ+tVNAIAAFoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtjJkqY24hRdsgwD&#10;ugvQ7QNkWbaFSaInKbG7rx8lu2myvQ3LgyCG1CF5DunN3aAVOQnrJJiCzmcpJcJwqKRpCvr92+HN&#10;LSXOM1MxBUYU9Ek4erd9/WrTd7lYQAuqEpYgiHF53xW09b7Lk8TxVmjmZtAJg84arGYeTdsklWU9&#10;omuVLNL0JunBVp0FLpzDf/ejk24jfl0L7r/UtROeqIJibT6eNp5lOJPthuWNZV0r+VQG+4cqNJMG&#10;k56h9swzcrTyLygtuQUHtZ9x0AnUteQi9oDdzNM/unlsWSdiL0iO6840uf8Hyz+fHruvlvjhHQwo&#10;YGzCdQ/AfzhiYNcy04h7a6FvBasw8TxQlvSdy6engWqXuwBS9p+gQpHZ0UMEGmqrAyvYJ0F0FODp&#10;TLoYPOEh5TrLVhm6OPpus2ydrWIKlj+/7qzzHwRoEi4FtShqRGenB+dDNSx/DgnJHChZHaRS0bBN&#10;uVOWnBgOwCH+JvSrMGVIX9Cbt6t0JOAKIsyiOIOUzUiSOmrsdgRer9I0zhKWEkc3hMfCrrKEKvfM&#10;teOjCm/j/GnpcQmU1EgAAo1QLA+MvzdVHFHPpBrvmEKZSYLA+si/H8oBA4MUJVRPKIaFcdhxOfHS&#10;gv1FSY+DXlD388isoER9NChoNl8uw2ZEY7laL9Cwl57y0sMMR6iCekrG687HbQpcG7hH4WsZNXmp&#10;ZKoVBzgyMi1b2JBLO0a9fBK2vwEAAP//AwBQSwMEFAAGAAgAAAAhAJfWld/jAAAADAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG5bUtjoKE2nCQk0iR1goEncssY0FY1TJenW8fRk&#10;Jzja/vT7+8vlaDt2QB9aRxKyqQCGVDvdUiPh4/1psgAWoiKtOkco4YQBltXlRakK7Y70hodtbFgK&#10;oVAoCSbGvuA81AatClPXI6Xbl/NWxTT6hmuvjincdvxGiDtuVUvpg1E9Phqsv7eDlbBZ73b9z/Pg&#10;7WsuzOfqhfLTmqS8vhpXD8AijvEPhrN+UocqOe3dQDqwTkI+z+8TKmGSzUUG7IyIWXYLbJ92ixnw&#10;quT/S1S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAJD61U0AgAAWgQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJfWld/jAAAADAEAAA8AAAAA&#10;AAAAAAAAAAAAjgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".5pt">
+              <v:stroke dashstyle="dash"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="52DFFB00" w14:textId="77777777" w:rsidR="001F5162" w:rsidRPr="004E0C4B" w:rsidRDefault="001F5162" w:rsidP="001F5162">
+                    <w:pPr>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                        <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                        <w:sz w:val="72"/>
+                        <w:szCs w:val="72"/>
+                        <w14:textFill>
+                          <w14:solidFill>
+                            <w14:schemeClr w14:val="bg1">
+                              <w14:alpha w14:val="50000"/>
+                              <w14:lumMod w14:val="75000"/>
+                            </w14:schemeClr>
+                          </w14:solidFill>
+                        </w14:textFill>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="004E0C4B">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                        <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                        <w:sz w:val="72"/>
+                        <w:szCs w:val="72"/>
+                        <w14:textFill>
+                          <w14:solidFill>
+                            <w14:schemeClr w14:val="bg1">
+                              <w14:alpha w14:val="50000"/>
+                              <w14:lumMod w14:val="75000"/>
+                            </w14:schemeClr>
+                          </w14:solidFill>
+                        </w14:textFill>
+                      </w:rPr>
+                      <w:t>E</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="75AD1C8B" w14:textId="77777777" w:rsidR="001F5162" w:rsidRPr="00F42214" w:rsidRDefault="001F5162" w:rsidP="001F5162">
+                    <w:pPr>
+                      <w:spacing w:before="60"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                        <w14:textFill>
+                          <w14:solidFill>
+                            <w14:schemeClr w14:val="bg1">
+                              <w14:alpha w14:val="50000"/>
+                              <w14:lumMod w14:val="65000"/>
+                            </w14:schemeClr>
+                          </w14:solidFill>
+                        </w14:textFill>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00F42214">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                        <w14:textFill>
+                          <w14:solidFill>
+                            <w14:schemeClr w14:val="bg1">
+                              <w14:alpha w14:val="50000"/>
+                              <w14:lumMod w14:val="65000"/>
+                            </w14:schemeClr>
+                          </w14:solidFill>
+                        </w14:textFill>
+                      </w:rPr>
+                      <w:t>skład chronologiczny</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10787F06"/>
+    <w:nsid w:val="00000001"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C600866A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="146E7B1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D2BE4494"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04150019">
+    <w:tmpl w:val="2CF885EC"/>
+    <w:lvl w:ilvl="0" w:tplc="02D27F40">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D9C1BDC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ED349F6E"/>
+    <w:lvl w:ilvl="0" w:tplc="0E94842A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ce" w:hAnsi="ce" w:hint="default"/>
+        <w:caps/>
+        <w:strike w:val="0"/>
+        <w:dstrike/>
+        <w:vanish/>
+        <w:sz w:val="24"/>
+        <w:vertAlign w:val="superscript"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0415001B">
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0415000F">
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150019">
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0415001B">
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0415000F">
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150019">
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0415001B">
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="260C5D0B"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E01483E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D6261772"/>
-    <w:lvl w:ilvl="0" w:tplc="0415000F">
+    <w:tmpl w:val="19981F28"/>
+    <w:lvl w:ilvl="0" w:tplc="9ED01710">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150019">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="15"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0415001B">
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0415000F">
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150019">
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0415001B">
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0415000F">
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150019">
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0415001B">
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="212E1B8B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="40208B94"/>
+    <w:lvl w:ilvl="0" w:tplc="C002B638">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22415786"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="09AA3884"/>
+    <w:lvl w:ilvl="0" w:tplc="04150011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26E60506"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E6ACF2E0"/>
+    <w:lvl w:ilvl="0" w:tplc="1BF02286">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="318"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="15"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="01B0FB44">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1223"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2B48EE0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1943"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="284C5AD4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2663"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E4D670D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3383"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6082EAA6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4103"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="93D25AFA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4823"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="AB9C24D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5543"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="920A1832">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6263"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="271170BA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BAF8358C"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28DD6BF2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F8B61C4E"/>
+    <w:lvl w:ilvl="0" w:tplc="92DC8F10">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E652481"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0C14B20A"/>
+    <w:lvl w:ilvl="0" w:tplc="B50AD348">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="15"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37A43C0E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="27ECFE32"/>
+    <w:lvl w:ilvl="0" w:tplc="C002B638">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C886DCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B06055A"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BD062DC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -3334,268 +4392,2323 @@
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1060640165">
-    <w:abstractNumId w:val="1"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D25035E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EB18AE26"/>
+    <w:lvl w:ilvl="0" w:tplc="7E3409F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="318"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C16083A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1223"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="034A95AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1943"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="445A9978">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2663"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="13B6AC12">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3383"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B9F46816">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4103"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9B28D50A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4823"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7E9ED222">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5543"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0304F50C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6263"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DD023D3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="38AA51A2"/>
+    <w:lvl w:ilvl="0" w:tplc="16228974">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="24"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40320BEB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E1F07266"/>
+    <w:lvl w:ilvl="0" w:tplc="BFC45C56">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43DC2338"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C204B1D2"/>
+    <w:lvl w:ilvl="0" w:tplc="C002B638">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56D90673"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0E36976C"/>
+    <w:lvl w:ilvl="0" w:tplc="C002B638">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59C945FA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="71987694"/>
+    <w:lvl w:ilvl="0" w:tplc="BC12951C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C475008"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C6380CD0"/>
+    <w:lvl w:ilvl="0" w:tplc="92CC02DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67933EA7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="043A8EF2"/>
+    <w:lvl w:ilvl="0" w:tplc="04150011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67F6029B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4D22AAC2"/>
+    <w:lvl w:ilvl="0" w:tplc="04150011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68B54346"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="39447990"/>
+    <w:lvl w:ilvl="0" w:tplc="701A0348">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69DE2675"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1674B568"/>
+    <w:lvl w:ilvl="0" w:tplc="04150011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="783D11B7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BA54AEB0"/>
+    <w:lvl w:ilvl="0" w:tplc="2E6C6A48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79E2190C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="12B6530A"/>
+    <w:lvl w:ilvl="0" w:tplc="92DC8F10">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1967394511">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2004813071">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2134014936">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1140224789">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1722364595">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1698004981">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="149449698">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1712921253">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="829105068">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1332878742">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1185902384">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="360" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="720" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%3."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1080" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%4."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1440" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%5."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1800" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%6."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2160" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%7."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2520" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%8."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2880" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%9."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="3240" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="717507989">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="835733007">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1035692867">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="627055825">
+    <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2036999459">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="16" w16cid:durableId="50544025">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1309093524">
+  <w:num w:numId="17" w16cid:durableId="134836813">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1462265682">
     <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="2010020575">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="842936772">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="793520159">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1343514621">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1669092794">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="399206741">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1841193184">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="731074865">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1309093524">
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00981F38"/>
-[...90 lines deleted...]
-    <w:rsid w:val="00FF6404"/>
+    <w:rsidRoot w:val="00813A79"/>
+    <w:rsid w:val="000001DA"/>
+    <w:rsid w:val="000015AF"/>
+    <w:rsid w:val="00003624"/>
+    <w:rsid w:val="00010DAF"/>
+    <w:rsid w:val="000208A9"/>
+    <w:rsid w:val="000237A9"/>
+    <w:rsid w:val="0002721C"/>
+    <w:rsid w:val="000326F1"/>
+    <w:rsid w:val="00033056"/>
+    <w:rsid w:val="000332A5"/>
+    <w:rsid w:val="00043ADC"/>
+    <w:rsid w:val="00056312"/>
+    <w:rsid w:val="000568C5"/>
+    <w:rsid w:val="000832A2"/>
+    <w:rsid w:val="00090CE5"/>
+    <w:rsid w:val="000975C4"/>
+    <w:rsid w:val="000A78FE"/>
+    <w:rsid w:val="000B24C2"/>
+    <w:rsid w:val="000B58CC"/>
+    <w:rsid w:val="000C2465"/>
+    <w:rsid w:val="000C457A"/>
+    <w:rsid w:val="000E17B5"/>
+    <w:rsid w:val="000E1EF2"/>
+    <w:rsid w:val="000E20EF"/>
+    <w:rsid w:val="000E383D"/>
+    <w:rsid w:val="000E3D89"/>
+    <w:rsid w:val="000F67DD"/>
+    <w:rsid w:val="00101291"/>
+    <w:rsid w:val="00102126"/>
+    <w:rsid w:val="00103E4B"/>
+    <w:rsid w:val="001045EE"/>
+    <w:rsid w:val="00106FEA"/>
+    <w:rsid w:val="00110DBA"/>
+    <w:rsid w:val="00114A61"/>
+    <w:rsid w:val="00122605"/>
+    <w:rsid w:val="00122FD6"/>
+    <w:rsid w:val="001305A3"/>
+    <w:rsid w:val="00131AA6"/>
+    <w:rsid w:val="001416BF"/>
+    <w:rsid w:val="00143D7A"/>
+    <w:rsid w:val="00151D77"/>
+    <w:rsid w:val="00153DA6"/>
+    <w:rsid w:val="00156200"/>
+    <w:rsid w:val="001601A4"/>
+    <w:rsid w:val="0016062F"/>
+    <w:rsid w:val="00171B5F"/>
+    <w:rsid w:val="00180108"/>
+    <w:rsid w:val="00184919"/>
+    <w:rsid w:val="00184988"/>
+    <w:rsid w:val="00185D19"/>
+    <w:rsid w:val="001873D7"/>
+    <w:rsid w:val="00192F4C"/>
+    <w:rsid w:val="001B3E18"/>
+    <w:rsid w:val="001C0610"/>
+    <w:rsid w:val="001C4252"/>
+    <w:rsid w:val="001D1608"/>
+    <w:rsid w:val="001E077F"/>
+    <w:rsid w:val="001E2F99"/>
+    <w:rsid w:val="001E2FCA"/>
+    <w:rsid w:val="001E7084"/>
+    <w:rsid w:val="001F167C"/>
+    <w:rsid w:val="001F4BA4"/>
+    <w:rsid w:val="001F5162"/>
+    <w:rsid w:val="00216D54"/>
+    <w:rsid w:val="00222053"/>
+    <w:rsid w:val="00224133"/>
+    <w:rsid w:val="00226BC1"/>
+    <w:rsid w:val="00232F60"/>
+    <w:rsid w:val="00237A88"/>
+    <w:rsid w:val="00237E9A"/>
+    <w:rsid w:val="00237F54"/>
+    <w:rsid w:val="00251AFA"/>
+    <w:rsid w:val="00253266"/>
+    <w:rsid w:val="00254FC8"/>
+    <w:rsid w:val="0025785B"/>
+    <w:rsid w:val="00260684"/>
+    <w:rsid w:val="002678AD"/>
+    <w:rsid w:val="0027653E"/>
+    <w:rsid w:val="00276F19"/>
+    <w:rsid w:val="00277340"/>
+    <w:rsid w:val="00286331"/>
+    <w:rsid w:val="00291741"/>
+    <w:rsid w:val="00295F0F"/>
+    <w:rsid w:val="002A47ED"/>
+    <w:rsid w:val="002A716A"/>
+    <w:rsid w:val="002B1055"/>
+    <w:rsid w:val="002B2B7C"/>
+    <w:rsid w:val="002B5575"/>
+    <w:rsid w:val="002D191D"/>
+    <w:rsid w:val="002D193D"/>
+    <w:rsid w:val="002E2804"/>
+    <w:rsid w:val="002E5E41"/>
+    <w:rsid w:val="002F086D"/>
+    <w:rsid w:val="002F2A27"/>
+    <w:rsid w:val="00300513"/>
+    <w:rsid w:val="00305B06"/>
+    <w:rsid w:val="00317FE6"/>
+    <w:rsid w:val="003221D9"/>
+    <w:rsid w:val="003222D6"/>
+    <w:rsid w:val="00326DFA"/>
+    <w:rsid w:val="003272A4"/>
+    <w:rsid w:val="0032730D"/>
+    <w:rsid w:val="00327A95"/>
+    <w:rsid w:val="003322D3"/>
+    <w:rsid w:val="00346E53"/>
+    <w:rsid w:val="003474FE"/>
+    <w:rsid w:val="00352A4B"/>
+    <w:rsid w:val="00357339"/>
+    <w:rsid w:val="00365400"/>
+    <w:rsid w:val="0037024D"/>
+    <w:rsid w:val="00376C19"/>
+    <w:rsid w:val="00380602"/>
+    <w:rsid w:val="003826F0"/>
+    <w:rsid w:val="00383E9C"/>
+    <w:rsid w:val="003857D8"/>
+    <w:rsid w:val="0038727D"/>
+    <w:rsid w:val="003A3D75"/>
+    <w:rsid w:val="003B2577"/>
+    <w:rsid w:val="003B5F6F"/>
+    <w:rsid w:val="003B6CD9"/>
+    <w:rsid w:val="003E361A"/>
+    <w:rsid w:val="003E757B"/>
+    <w:rsid w:val="003F07C5"/>
+    <w:rsid w:val="003F11AF"/>
+    <w:rsid w:val="003F49CB"/>
+    <w:rsid w:val="00400951"/>
+    <w:rsid w:val="00414CA4"/>
+    <w:rsid w:val="00426667"/>
+    <w:rsid w:val="00431D4D"/>
+    <w:rsid w:val="00437B11"/>
+    <w:rsid w:val="00440CD2"/>
+    <w:rsid w:val="0044113D"/>
+    <w:rsid w:val="00450AE1"/>
+    <w:rsid w:val="0045668B"/>
+    <w:rsid w:val="00457D7A"/>
+    <w:rsid w:val="00474DAC"/>
+    <w:rsid w:val="004819FA"/>
+    <w:rsid w:val="00493668"/>
+    <w:rsid w:val="004953EF"/>
+    <w:rsid w:val="00495BA8"/>
+    <w:rsid w:val="00496A97"/>
+    <w:rsid w:val="004A46CC"/>
+    <w:rsid w:val="004A78EE"/>
+    <w:rsid w:val="004B1B1C"/>
+    <w:rsid w:val="004B3E73"/>
+    <w:rsid w:val="004C0B30"/>
+    <w:rsid w:val="004C63E7"/>
+    <w:rsid w:val="004C69D7"/>
+    <w:rsid w:val="004D105D"/>
+    <w:rsid w:val="004D4CA2"/>
+    <w:rsid w:val="004E0C4B"/>
+    <w:rsid w:val="004E3511"/>
+    <w:rsid w:val="004E37D0"/>
+    <w:rsid w:val="004F0B46"/>
+    <w:rsid w:val="004F29CB"/>
+    <w:rsid w:val="0050082A"/>
+    <w:rsid w:val="00502D93"/>
+    <w:rsid w:val="0050524C"/>
+    <w:rsid w:val="005061BA"/>
+    <w:rsid w:val="005061D3"/>
+    <w:rsid w:val="00514615"/>
+    <w:rsid w:val="00530179"/>
+    <w:rsid w:val="005333C5"/>
+    <w:rsid w:val="00534410"/>
+    <w:rsid w:val="00534E8B"/>
+    <w:rsid w:val="005356B1"/>
+    <w:rsid w:val="005357BE"/>
+    <w:rsid w:val="00537501"/>
+    <w:rsid w:val="0053776D"/>
+    <w:rsid w:val="00540A86"/>
+    <w:rsid w:val="005505C0"/>
+    <w:rsid w:val="00550B8E"/>
+    <w:rsid w:val="00553368"/>
+    <w:rsid w:val="00562E8C"/>
+    <w:rsid w:val="005652D6"/>
+    <w:rsid w:val="0057014C"/>
+    <w:rsid w:val="00587D46"/>
+    <w:rsid w:val="0059480B"/>
+    <w:rsid w:val="00596EE9"/>
+    <w:rsid w:val="005A047D"/>
+    <w:rsid w:val="005A2060"/>
+    <w:rsid w:val="005A3735"/>
+    <w:rsid w:val="005B2198"/>
+    <w:rsid w:val="005C576A"/>
+    <w:rsid w:val="005D0A63"/>
+    <w:rsid w:val="005D57C0"/>
+    <w:rsid w:val="005D6E65"/>
+    <w:rsid w:val="005D7A81"/>
+    <w:rsid w:val="005E371D"/>
+    <w:rsid w:val="005E3E94"/>
+    <w:rsid w:val="005E5FE0"/>
+    <w:rsid w:val="005E635F"/>
+    <w:rsid w:val="005F0700"/>
+    <w:rsid w:val="005F5A2D"/>
+    <w:rsid w:val="00601055"/>
+    <w:rsid w:val="00607E6D"/>
+    <w:rsid w:val="00627B11"/>
+    <w:rsid w:val="006331BF"/>
+    <w:rsid w:val="00641821"/>
+    <w:rsid w:val="006506C9"/>
+    <w:rsid w:val="006537DD"/>
+    <w:rsid w:val="00654740"/>
+    <w:rsid w:val="00657ADE"/>
+    <w:rsid w:val="006619E1"/>
+    <w:rsid w:val="00673E33"/>
+    <w:rsid w:val="006746CF"/>
+    <w:rsid w:val="0068130A"/>
+    <w:rsid w:val="006826B3"/>
+    <w:rsid w:val="006935E9"/>
+    <w:rsid w:val="006B511C"/>
+    <w:rsid w:val="006C6070"/>
+    <w:rsid w:val="006C7950"/>
+    <w:rsid w:val="006D2598"/>
+    <w:rsid w:val="006D390E"/>
+    <w:rsid w:val="006E1CFB"/>
+    <w:rsid w:val="006F3FA2"/>
+    <w:rsid w:val="006F7FC1"/>
+    <w:rsid w:val="007012FA"/>
+    <w:rsid w:val="00701D98"/>
+    <w:rsid w:val="00704364"/>
+    <w:rsid w:val="007054E8"/>
+    <w:rsid w:val="00705F54"/>
+    <w:rsid w:val="007068C6"/>
+    <w:rsid w:val="00715295"/>
+    <w:rsid w:val="00724210"/>
+    <w:rsid w:val="00751061"/>
+    <w:rsid w:val="00752EAC"/>
+    <w:rsid w:val="00754363"/>
+    <w:rsid w:val="00754CCE"/>
+    <w:rsid w:val="007551A9"/>
+    <w:rsid w:val="00761821"/>
+    <w:rsid w:val="00762CC5"/>
+    <w:rsid w:val="00764181"/>
+    <w:rsid w:val="00764381"/>
+    <w:rsid w:val="00767AA9"/>
+    <w:rsid w:val="00771C0C"/>
+    <w:rsid w:val="00777DAD"/>
+    <w:rsid w:val="00784BE6"/>
+    <w:rsid w:val="0078548B"/>
+    <w:rsid w:val="007857EF"/>
+    <w:rsid w:val="0078718A"/>
+    <w:rsid w:val="00792053"/>
+    <w:rsid w:val="00794B48"/>
+    <w:rsid w:val="007965FE"/>
+    <w:rsid w:val="007A1911"/>
+    <w:rsid w:val="007A1E79"/>
+    <w:rsid w:val="007A2A08"/>
+    <w:rsid w:val="007A75A4"/>
+    <w:rsid w:val="007B14F6"/>
+    <w:rsid w:val="007B61D5"/>
+    <w:rsid w:val="007C009D"/>
+    <w:rsid w:val="007C515D"/>
+    <w:rsid w:val="007D5012"/>
+    <w:rsid w:val="007D6529"/>
+    <w:rsid w:val="007F0CD8"/>
+    <w:rsid w:val="007F6505"/>
+    <w:rsid w:val="007F73A9"/>
+    <w:rsid w:val="00806B1F"/>
+    <w:rsid w:val="00813A79"/>
+    <w:rsid w:val="00817F46"/>
+    <w:rsid w:val="00821BE5"/>
+    <w:rsid w:val="00821BFC"/>
+    <w:rsid w:val="00825F5C"/>
+    <w:rsid w:val="008264F3"/>
+    <w:rsid w:val="00835AE8"/>
+    <w:rsid w:val="00840834"/>
+    <w:rsid w:val="00846795"/>
+    <w:rsid w:val="00854A8B"/>
+    <w:rsid w:val="00861DF9"/>
+    <w:rsid w:val="00870D5C"/>
+    <w:rsid w:val="008713E2"/>
+    <w:rsid w:val="00874EAE"/>
+    <w:rsid w:val="0088278C"/>
+    <w:rsid w:val="00882F71"/>
+    <w:rsid w:val="00893740"/>
+    <w:rsid w:val="00896A52"/>
+    <w:rsid w:val="00896EE7"/>
+    <w:rsid w:val="008A2A3F"/>
+    <w:rsid w:val="008A6BB7"/>
+    <w:rsid w:val="008B1138"/>
+    <w:rsid w:val="008B3EC8"/>
+    <w:rsid w:val="008C08EC"/>
+    <w:rsid w:val="008C406F"/>
+    <w:rsid w:val="008C48D0"/>
+    <w:rsid w:val="008C67D9"/>
+    <w:rsid w:val="008D2735"/>
+    <w:rsid w:val="008D4914"/>
+    <w:rsid w:val="008D7995"/>
+    <w:rsid w:val="008E26F5"/>
+    <w:rsid w:val="008F09AE"/>
+    <w:rsid w:val="008F5003"/>
+    <w:rsid w:val="009101EC"/>
+    <w:rsid w:val="00915EC8"/>
+    <w:rsid w:val="00920038"/>
+    <w:rsid w:val="00933726"/>
+    <w:rsid w:val="00951E90"/>
+    <w:rsid w:val="00977512"/>
+    <w:rsid w:val="00982BDF"/>
+    <w:rsid w:val="0099109E"/>
+    <w:rsid w:val="0099459C"/>
+    <w:rsid w:val="009A4245"/>
+    <w:rsid w:val="009A433A"/>
+    <w:rsid w:val="009A534F"/>
+    <w:rsid w:val="009B1A72"/>
+    <w:rsid w:val="009B59A1"/>
+    <w:rsid w:val="009B604F"/>
+    <w:rsid w:val="009C132F"/>
+    <w:rsid w:val="009C27B8"/>
+    <w:rsid w:val="009D2A3B"/>
+    <w:rsid w:val="009D6B22"/>
+    <w:rsid w:val="009D785D"/>
+    <w:rsid w:val="009E6841"/>
+    <w:rsid w:val="009E772E"/>
+    <w:rsid w:val="009E7B64"/>
+    <w:rsid w:val="009F38A4"/>
+    <w:rsid w:val="009F4D04"/>
+    <w:rsid w:val="00A33278"/>
+    <w:rsid w:val="00A33B05"/>
+    <w:rsid w:val="00A408E7"/>
+    <w:rsid w:val="00A40B86"/>
+    <w:rsid w:val="00A42F25"/>
+    <w:rsid w:val="00A617E2"/>
+    <w:rsid w:val="00A6409C"/>
+    <w:rsid w:val="00A67BA0"/>
+    <w:rsid w:val="00A73771"/>
+    <w:rsid w:val="00A7753D"/>
+    <w:rsid w:val="00A87F8C"/>
+    <w:rsid w:val="00AA244E"/>
+    <w:rsid w:val="00AA5957"/>
+    <w:rsid w:val="00AA5CFC"/>
+    <w:rsid w:val="00AA7866"/>
+    <w:rsid w:val="00AB0F2D"/>
+    <w:rsid w:val="00AB2717"/>
+    <w:rsid w:val="00AB271F"/>
+    <w:rsid w:val="00AB2920"/>
+    <w:rsid w:val="00AB587B"/>
+    <w:rsid w:val="00AB58E9"/>
+    <w:rsid w:val="00AB793A"/>
+    <w:rsid w:val="00AD306F"/>
+    <w:rsid w:val="00AD6AC8"/>
+    <w:rsid w:val="00AE29BE"/>
+    <w:rsid w:val="00AE3A73"/>
+    <w:rsid w:val="00AF3A13"/>
+    <w:rsid w:val="00AF698A"/>
+    <w:rsid w:val="00B03185"/>
+    <w:rsid w:val="00B15F65"/>
+    <w:rsid w:val="00B226C8"/>
+    <w:rsid w:val="00B3048F"/>
+    <w:rsid w:val="00B36139"/>
+    <w:rsid w:val="00B36411"/>
+    <w:rsid w:val="00B36DB5"/>
+    <w:rsid w:val="00B37A4D"/>
+    <w:rsid w:val="00B54538"/>
+    <w:rsid w:val="00B67D35"/>
+    <w:rsid w:val="00B70156"/>
+    <w:rsid w:val="00B712D9"/>
+    <w:rsid w:val="00B76DD9"/>
+    <w:rsid w:val="00B90143"/>
+    <w:rsid w:val="00B93F27"/>
+    <w:rsid w:val="00BA3A8E"/>
+    <w:rsid w:val="00BB4B37"/>
+    <w:rsid w:val="00BC297C"/>
+    <w:rsid w:val="00BC688A"/>
+    <w:rsid w:val="00BC6DA7"/>
+    <w:rsid w:val="00BC7509"/>
+    <w:rsid w:val="00BC7FD2"/>
+    <w:rsid w:val="00BD03E6"/>
+    <w:rsid w:val="00BD06CA"/>
+    <w:rsid w:val="00BD3E11"/>
+    <w:rsid w:val="00BD5694"/>
+    <w:rsid w:val="00BD6180"/>
+    <w:rsid w:val="00BD7670"/>
+    <w:rsid w:val="00BE6943"/>
+    <w:rsid w:val="00BF2773"/>
+    <w:rsid w:val="00BF5160"/>
+    <w:rsid w:val="00BF7F0A"/>
+    <w:rsid w:val="00C00022"/>
+    <w:rsid w:val="00C03069"/>
+    <w:rsid w:val="00C14AE4"/>
+    <w:rsid w:val="00C20C22"/>
+    <w:rsid w:val="00C217C9"/>
+    <w:rsid w:val="00C2425A"/>
+    <w:rsid w:val="00C245C0"/>
+    <w:rsid w:val="00C3520E"/>
+    <w:rsid w:val="00C475F3"/>
+    <w:rsid w:val="00C52D8D"/>
+    <w:rsid w:val="00C53149"/>
+    <w:rsid w:val="00C54169"/>
+    <w:rsid w:val="00C54288"/>
+    <w:rsid w:val="00C555C3"/>
+    <w:rsid w:val="00C55B99"/>
+    <w:rsid w:val="00C73B26"/>
+    <w:rsid w:val="00C77773"/>
+    <w:rsid w:val="00C824EE"/>
+    <w:rsid w:val="00C82905"/>
+    <w:rsid w:val="00C97630"/>
+    <w:rsid w:val="00CA0058"/>
+    <w:rsid w:val="00CB2753"/>
+    <w:rsid w:val="00CB5C02"/>
+    <w:rsid w:val="00CC2168"/>
+    <w:rsid w:val="00CC3B8E"/>
+    <w:rsid w:val="00CC44E1"/>
+    <w:rsid w:val="00CC4E77"/>
+    <w:rsid w:val="00CD24C5"/>
+    <w:rsid w:val="00CD5598"/>
+    <w:rsid w:val="00CD7809"/>
+    <w:rsid w:val="00CE0E92"/>
+    <w:rsid w:val="00CE29EF"/>
+    <w:rsid w:val="00CE6E02"/>
+    <w:rsid w:val="00CE6F1B"/>
+    <w:rsid w:val="00CE79A3"/>
+    <w:rsid w:val="00CF21E9"/>
+    <w:rsid w:val="00D077E4"/>
+    <w:rsid w:val="00D10003"/>
+    <w:rsid w:val="00D175FE"/>
+    <w:rsid w:val="00D212F7"/>
+    <w:rsid w:val="00D2229D"/>
+    <w:rsid w:val="00D2349E"/>
+    <w:rsid w:val="00D33FFB"/>
+    <w:rsid w:val="00D429B7"/>
+    <w:rsid w:val="00D44FCE"/>
+    <w:rsid w:val="00D45602"/>
+    <w:rsid w:val="00D46902"/>
+    <w:rsid w:val="00D50508"/>
+    <w:rsid w:val="00D526F9"/>
+    <w:rsid w:val="00D650BE"/>
+    <w:rsid w:val="00D74E85"/>
+    <w:rsid w:val="00D75C67"/>
+    <w:rsid w:val="00D80E00"/>
+    <w:rsid w:val="00D81A10"/>
+    <w:rsid w:val="00D850C3"/>
+    <w:rsid w:val="00D91BA5"/>
+    <w:rsid w:val="00D93450"/>
+    <w:rsid w:val="00DA29E4"/>
+    <w:rsid w:val="00DA3121"/>
+    <w:rsid w:val="00DB15FE"/>
+    <w:rsid w:val="00DB1649"/>
+    <w:rsid w:val="00DC2114"/>
+    <w:rsid w:val="00DC2B29"/>
+    <w:rsid w:val="00DD5802"/>
+    <w:rsid w:val="00DF41F2"/>
+    <w:rsid w:val="00DF53ED"/>
+    <w:rsid w:val="00E02F86"/>
+    <w:rsid w:val="00E139A6"/>
+    <w:rsid w:val="00E22A79"/>
+    <w:rsid w:val="00E231C4"/>
+    <w:rsid w:val="00E23DAC"/>
+    <w:rsid w:val="00E2615C"/>
+    <w:rsid w:val="00E3644C"/>
+    <w:rsid w:val="00E437B1"/>
+    <w:rsid w:val="00E4509A"/>
+    <w:rsid w:val="00E45206"/>
+    <w:rsid w:val="00E4749E"/>
+    <w:rsid w:val="00E51C89"/>
+    <w:rsid w:val="00E536C9"/>
+    <w:rsid w:val="00E6111F"/>
+    <w:rsid w:val="00E70A6F"/>
+    <w:rsid w:val="00E87790"/>
+    <w:rsid w:val="00EA7C7D"/>
+    <w:rsid w:val="00EB4176"/>
+    <w:rsid w:val="00EB6A41"/>
+    <w:rsid w:val="00ED601E"/>
+    <w:rsid w:val="00EE3500"/>
+    <w:rsid w:val="00EF1096"/>
+    <w:rsid w:val="00EF3D28"/>
+    <w:rsid w:val="00F16A25"/>
+    <w:rsid w:val="00F170DA"/>
+    <w:rsid w:val="00F17AA5"/>
+    <w:rsid w:val="00F17E4F"/>
+    <w:rsid w:val="00F232B0"/>
+    <w:rsid w:val="00F23E56"/>
+    <w:rsid w:val="00F3281C"/>
+    <w:rsid w:val="00F42214"/>
+    <w:rsid w:val="00F42A93"/>
+    <w:rsid w:val="00F42ED9"/>
+    <w:rsid w:val="00F47CE6"/>
+    <w:rsid w:val="00F635B5"/>
+    <w:rsid w:val="00F63945"/>
+    <w:rsid w:val="00F74362"/>
+    <w:rsid w:val="00F76CE4"/>
+    <w:rsid w:val="00F774DC"/>
+    <w:rsid w:val="00F92D67"/>
+    <w:rsid w:val="00FA07F8"/>
+    <w:rsid w:val="00FB1B74"/>
+    <w:rsid w:val="00FB3317"/>
+    <w:rsid w:val="00FB6F36"/>
+    <w:rsid w:val="00FC477C"/>
+    <w:rsid w:val="00FC751A"/>
+    <w:rsid w:val="00FD610D"/>
+    <w:rsid w:val="00FE17C7"/>
+    <w:rsid w:val="00FE30AB"/>
+    <w:rsid w:val="00FE563D"/>
+    <w:rsid w:val="00FF32B4"/>
+    <w:rsid w:val="00FF552D"/>
+    <w:rsid w:val="00FF7469"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="34A43D06"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{AFD51F1F-959B-433B-B154-41878C202A19}"/>
+  <w14:docId w14:val="655F7029"/>
+  <w15:docId w15:val="{F18164AD-C9D8-4006-A934-B161DB7B83AB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3935,1354 +7048,816 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
-    <w:qFormat/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00AF3A13"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
-    <w:link w:val="Nagwek1Znak"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B10F68"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="0"/>
+      <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:b/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normalny"/>
-    <w:link w:val="Nagwek2Znak"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00981F38"/>
+    <w:next w:val="Normalny"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
-      <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
-      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normalny"/>
-    <w:link w:val="Nagwek3Znak"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00981F38"/>
+    <w:next w:val="Normalny"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
-      <w:bCs/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="pl-PL"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tytu">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Podtytu">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="NagwekZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00654740"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
+    <w:name w:val="Nagłówek Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00654740"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Stopka">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="StopkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00654740"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
+    <w:name w:val="Stopka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Stopka"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00654740"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabela-Siatka">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00BC7509"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstblokowy">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004953EF"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:ind w:left="540" w:right="5290"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:vertAlign w:val="superscript"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstpodstawowy2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="Tekstpodstawowy2Znak"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AB58E9"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="360"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Tekstpodstawowy2Znak">
+    <w:name w:val="Tekst podstawowy 2 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstpodstawowy2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AB58E9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00981F38"/>
+    <w:rsid w:val="00DC2B29"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek2Znak">
-    <w:name w:val="Nagłówek 2 Znak"/>
+  <w:style w:type="paragraph" w:styleId="Tekstpodstawowywcity2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="Tekstpodstawowywcity2Znak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0045668B"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Tekstpodstawowywcity2Znak">
+    <w:name w:val="Tekst podstawowy wcięty 2 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
-    <w:link w:val="Nagwek2"/>
-[...37 lines deleted...]
-    </w:rPr>
+    <w:link w:val="Tekstpodstawowywcity2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0045668B"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hipercze">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B10F68"/>
+    <w:rsid w:val="00CE29EF"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="text-justify">
-[...2 lines deleted...]
-    <w:rsid w:val="007A611C"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
+    <w:rsid w:val="001B3E18"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:widowControl/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="009C27B8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="27530483">
-[...320 lines deleted...]
-    <w:div w:id="517545608">
+    <w:div w:id="1066102411">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="566494057">
-[...489 lines deleted...]
-    </w:div>
   </w:divs>
-  <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@um.zory.pl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:umzory@um.zory.pl" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:umzory@um.zory.pl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@um.zory.pl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Pakiet Office">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Pakiet Office">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Pakiet Office">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F136B2E-D180-470F-8A3A-3BE0C3C2BE9E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>4833</Characters>
+  <Pages>2</Pages>
+  <Words>893</Words>
+  <Characters>5364</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>44</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5627</CharactersWithSpaces>
+  <CharactersWithSpaces>6245</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:subject/>
   <dc:creator>user</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>